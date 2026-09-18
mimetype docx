--- v0 (2025-10-14)
+++ v1 (2026-09-18)
@@ -1,10353 +1,17181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="69AA6A3A" w14:textId="77777777" w:rsidR="0032174F" w:rsidRPr="009879A0" w:rsidRDefault="0032174F" w:rsidP="0032174F">
-[...11 lines deleted...]
-    <w:p w14:paraId="2B8A649F" w14:textId="27AD13C0" w:rsidR="00AC7838" w:rsidRPr="009879A0" w:rsidRDefault="00AC7838" w:rsidP="00D0118E">
+    <w:p w14:paraId="16F4481E" w14:textId="31BF67D1" w:rsidR="00DA410F" w:rsidRPr="00244B95" w:rsidRDefault="00DA410F" w:rsidP="00370A7F">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:noProof/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009879A0">
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:noProof/>
-[...5 lines deleted...]
-      <w:r w:rsidR="004676E5" w:rsidRPr="009879A0">
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Declara</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC78A2" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:noProof/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="009879A0">
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>tion o</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA5311" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
-          <w:noProof/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">R ON EXCLUSION </w:t>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC78A2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> honour</w:t>
+      </w:r>
+      <w:r w:rsidR="009765C0" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC78A2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00113FC7" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xclusion </w:t>
+      </w:r>
+      <w:r w:rsidR="00214D18" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>riteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="007C10CF" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>selection criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0628A34C" w14:textId="794A1EBE" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00AC7838" w:rsidP="00D0118E">
-[...22 lines deleted...]
-    <w:p w14:paraId="600D4BFC" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+    <w:p w14:paraId="1A26E185" w14:textId="206E0B8A" w:rsidR="00702372" w:rsidRPr="00244B95" w:rsidRDefault="00702372" w:rsidP="00370A7F">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:noProof/>
-[...9 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Procedure reference number:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A66E87" w14:textId="242ECE30" w:rsidR="00702372" w:rsidRPr="00244B95" w:rsidRDefault="00702372" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Procedure title:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B168D8" w14:textId="3C04CAF4" w:rsidR="00702372" w:rsidRPr="00244B95" w:rsidRDefault="00702372" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Option 1 </w:t>
+      </w:r>
+      <w:r w:rsidR="008032F0" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal person</w:t>
+      </w:r>
+      <w:r w:rsidR="008032F0" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11F056D1" w14:textId="45B7275C" w:rsidR="00DA410F" w:rsidRPr="00244B95" w:rsidRDefault="00DA410F" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">The undersigned </w:t>
+      </w:r>
+      <w:r w:rsidR="005E41BC" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00214D18" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">insert </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>name</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17C08" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and surname</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the signatory of this form</w:t>
+      </w:r>
+      <w:r w:rsidR="005E41BC" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="003154CD" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, representing</w:t>
+      </w:r>
+      <w:r w:rsidR="00D17C08" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the following legal person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629278CB" w14:textId="77777777" w:rsidR="7F6CA770" w:rsidRPr="00244B95" w:rsidRDefault="7F6CA770">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556E93A3" w14:textId="7FA43BB3" w:rsidR="00D17C08" w:rsidRPr="00244B95" w:rsidRDefault="00D17C08" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Full official name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60A1F64A" w14:textId="32A8BCF0" w:rsidR="00D17C08" w:rsidRPr="00244B95" w:rsidRDefault="00D17C08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Official legal form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775FC49B" w14:textId="77777777" w:rsidR="00D17C08" w:rsidRPr="00244B95" w:rsidRDefault="00D17C08" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Statutory registration number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3AE2909A" w14:textId="77777777" w:rsidR="00D17C08" w:rsidRPr="00244B95" w:rsidRDefault="00D17C08" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Full official address: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69884DE8" w14:textId="77777777" w:rsidR="00D17C08" w:rsidRPr="00244B95" w:rsidRDefault="00D17C08">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VAT registration number: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09788ACB" w14:textId="1E881CAA" w:rsidR="7F6CA770" w:rsidRPr="00244B95" w:rsidRDefault="7F6CA770" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="028EC11F" w14:textId="0E5C4E64" w:rsidR="005F261A" w:rsidRPr="00244B95" w:rsidRDefault="005F261A" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Referred to below as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘the person’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0838DC" w14:textId="77777777" w:rsidR="7F6CA770" w:rsidRPr="00244B95" w:rsidRDefault="7F6CA770" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="060675A2" w14:textId="7D09EDF1" w:rsidR="00D17C08" w:rsidRPr="00244B95" w:rsidRDefault="00D17C08" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[Option 2 </w:t>
+      </w:r>
+      <w:r w:rsidR="008032F0" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> natural person</w:t>
+      </w:r>
+      <w:r w:rsidR="008032F0" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C4093D" w14:textId="66FB4351" w:rsidR="00D17C08" w:rsidRPr="00244B95" w:rsidRDefault="00D17C08" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>The undersigned [</w:t>
       </w:r>
-      <w:r w:rsidRPr="009879A0">
+      <w:r w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:i/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:iCs/>
+          <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
-        <w:t>insert name of the signatory of this form</w:t>
-[...8 lines deleted...]
-        <w:t>], representing:</w:t>
+        <w:t>insert name and surname of the signatory of this form</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">], with </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ID or passport number</w:t>
+      </w:r>
+      <w:r w:rsidR="005F261A" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>insert</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF118E" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> number</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>],</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF118E" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>representing himself or herself:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AA7D8F1" w14:textId="77777777" w:rsidR="7F6CA770" w:rsidRPr="00244B95" w:rsidRDefault="7F6CA770" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C2865AF" w14:textId="77777777" w:rsidR="005F261A" w:rsidRPr="00244B95" w:rsidRDefault="005F261A" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Referred to below as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ‘the person’</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F26C447" w14:textId="7FACD57D" w:rsidR="7F6CA770" w:rsidRPr="00244B95" w:rsidRDefault="7F6CA770" w:rsidP="00765179">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6059BA" w14:textId="77777777" w:rsidR="0050320D" w:rsidRPr="00244B95" w:rsidRDefault="0050320D" w:rsidP="0050320D">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Declaration on honour on exclusion criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67F47E4E" w14:textId="637AF68D" w:rsidR="00B74CFF" w:rsidRPr="00244B95" w:rsidRDefault="007F3628" w:rsidP="00370A7F">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The person is not required to </w:t>
+      </w:r>
+      <w:r w:rsidR="006F1816" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">fill in </w:t>
+      </w:r>
+      <w:r w:rsidR="00F42AFA" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">this </w:t>
+      </w:r>
+      <w:r w:rsidR="002B27B2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Part</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1816" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE5FF6" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="006F1816" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the declaration </w:t>
+      </w:r>
+      <w:r w:rsidR="006F1816" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F42AFA" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00513ABB" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>Declaration on honour on exclusion criteria</w:t>
+      </w:r>
+      <w:r w:rsidR="002B27B2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>if the same declaration has already been submitted for the purposes of another award procedure</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6FFF" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the same contracting authority</w:t>
+      </w:r>
+      <w:r w:rsidR="009857B0" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>, provided the situation has not changed, and that the time that has elapsed since the issuing date of the declaration does not exceed one year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B20EEE" w14:textId="78AEE0D7" w:rsidR="00AE5C0E" w:rsidRPr="00244B95" w:rsidRDefault="00AE5C0E" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In this case, the signatory declares that the person has already provided the </w:t>
+      </w:r>
+      <w:r w:rsidR="00321B2B" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">same declaration on exclusion criteria </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for a previous procedure and confirms that there has been no change in its situation: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9353" w:type="dxa"/>
+        <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4533"/>
-        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="2802"/>
+        <w:gridCol w:w="6662"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="09C73A34" w14:textId="77777777" w:rsidTr="00BF59BE">
+      <w:tr w:rsidR="00AE5C0E" w:rsidRPr="00244B95" w14:paraId="278E041C" w14:textId="77777777" w:rsidTr="051D3D6B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4533" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2802" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7928F748" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="1DF3B1C1" w14:textId="7088E3EE" w:rsidR="00AE5C0E" w:rsidRPr="00244B95" w:rsidRDefault="00321B2B" w:rsidP="00370A7F">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:noProof/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...18 lines deleted...]
-              <w:t>) himself or herself</w:t>
+              <w:t>Date of the declaration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4820" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6662" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33A38536" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="28F7052B" w14:textId="77777777" w:rsidR="00AE5C0E" w:rsidRPr="00244B95" w:rsidRDefault="00AE5C0E" w:rsidP="051D3D6B">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...2 lines deleted...]
-                <w:noProof/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...2 lines deleted...]
-                <w:noProof/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">) the following legal person: </w:t>
+              <w:t>Full reference to previous procedure</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="233A2C6E" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE5C0E" w:rsidRPr="00244B95" w14:paraId="6F902801" w14:textId="77777777" w:rsidTr="051D3D6B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2802" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E407693" w14:textId="6C82C9E9" w:rsidR="00AE5C0E" w:rsidRPr="00244B95" w:rsidRDefault="00AE5C0E" w:rsidP="006E7570">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A11950E" w14:textId="77777777" w:rsidR="00AE5C0E" w:rsidRPr="00244B95" w:rsidRDefault="00AE5C0E" w:rsidP="006E7570">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="3A6ED3AD" w14:textId="77777777" w:rsidTr="00BF59BE">
-[...187 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48BB7794" w14:textId="3B7CC179" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="43FF3A56" w14:textId="77777777" w:rsidR="00B74CFF" w:rsidRPr="00244B95" w:rsidRDefault="00B74CFF" w:rsidP="0024225B">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C171FEA" w14:textId="257F820E" w:rsidR="006B46DC" w:rsidRPr="009879A0" w:rsidRDefault="006B46DC" w:rsidP="00410274">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="16F4482F" w14:textId="3F7D4650" w:rsidR="00897553" w:rsidRPr="00244B95" w:rsidRDefault="00897553" w:rsidP="0024225B">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>I – Situation</w:t>
+      </w:r>
+      <w:r w:rsidR="00682AA9" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of exclusion concerning the person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="368816DB" w14:textId="1E6A9513" w:rsidR="00CD4DDC" w:rsidRPr="00244B95" w:rsidRDefault="00CD4A13" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009879A0">
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="004676E5" w:rsidRPr="009879A0">
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4DDC" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009879A0">
+          <w:noProof/>
+        </w:rPr>
+        <w:t>to be filled</w:t>
+      </w:r>
+      <w:r w:rsidR="00727772" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
+          <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AD1AC5" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:smallCaps/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009879A0">
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r w:rsidR="00CD4DDC" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:smallCaps/>
-[...6 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by </w:t>
+      </w:r>
+      <w:r w:rsidR="0022226B" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>all involved entities</w:t>
+      </w:r>
+      <w:r w:rsidR="002523BC" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:footnoteReference w:id="3"/>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5492AA92" w14:textId="77777777" w:rsidR="00CD4DDC" w:rsidRPr="00244B95" w:rsidRDefault="00CD4DDC" w:rsidP="007E2381">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9755" w:type="dxa"/>
+        <w:tblW w:w="9993" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8238"/>
-        <w:gridCol w:w="812"/>
-        <w:gridCol w:w="705"/>
+        <w:gridCol w:w="930"/>
+        <w:gridCol w:w="825"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="16664925" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00F7691A" w:rsidRPr="00244B95" w14:paraId="16F44833" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7B79ABAA" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F44830" w14:textId="48F69251" w:rsidR="00F7691A" w:rsidRPr="00244B95" w:rsidRDefault="00F7691A" w:rsidP="0010150F">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> the above-mentioned person is in one of the following situations:</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> declares that the person is in one of the following situations:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05BB955E" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44831" w14:textId="77777777" w:rsidR="00F7691A" w:rsidRPr="00244B95" w:rsidRDefault="00F7691A" w:rsidP="006B0A89">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="085DED53" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44832" w14:textId="77777777" w:rsidR="00F7691A" w:rsidRPr="00244B95" w:rsidRDefault="00F7691A" w:rsidP="006B0A89">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="142"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="5BBD13C3" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00E33977" w:rsidRPr="00244B95" w14:paraId="16F44837" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6D10C88F" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F44834" w14:textId="1E04FC01" w:rsidR="00E33977" w:rsidRPr="00244B95" w:rsidRDefault="00E33977" w:rsidP="00844FAA">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...7 lines deleted...]
-              <w:t>it is bankrupt, subject to insolvency or winding-up procedures, its assets are being administered by a liquidator or by a court, it is in an arrangement with creditors, its business activities are suspended or it is in any analogous situation arising from a similar procedure provided for under EU or national laws or regulations;</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>it is bankrupt, subject to insol</w:t>
+            </w:r>
+            <w:r w:rsidR="006B7C44" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>ency or winding</w:t>
+            </w:r>
+            <w:r w:rsidR="0063730B" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">up procedures, its assets are being administered by a liquidator or by a court, it is in an arrangement with creditors, its business activities are suspended or it is in any analogous situation arising from a similar procedure provided for under </w:t>
+            </w:r>
+            <w:r w:rsidR="00844FAA" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union </w:t>
+            </w:r>
+            <w:r w:rsidR="00E53B02" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">or </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">national </w:t>
+            </w:r>
+            <w:r w:rsidR="00E53B02" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>law</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37EB1807" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44835" w14:textId="77777777" w:rsidR="00E33977" w:rsidRPr="00244B95" w:rsidRDefault="00E33977" w:rsidP="006B0A89">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5105849B" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44836" w14:textId="77777777" w:rsidR="00E33977" w:rsidRPr="00244B95" w:rsidRDefault="00E33977" w:rsidP="006B0A89">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="3F11A5EB" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00E33977" w:rsidRPr="00244B95" w14:paraId="16F4483B" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="7FABF76D" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F44838" w14:textId="13DA1DDB" w:rsidR="00E33977" w:rsidRPr="00244B95" w:rsidRDefault="00E33977" w:rsidP="004729C1">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...7 lines deleted...]
-              <w:t>it has been established by a final judgement or a final administrative decision that the person is in breach of its obligations relating to the payment of taxes or social security contributions in accordance with the applicable law;</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">it has been established by a final judgment or a final administrative decision that the person is in breach of its obligations relating to the payment of taxes or social security contributions in accordance with the </w:t>
+            </w:r>
+            <w:r w:rsidR="004729C1" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">applicable </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>law;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03401DC4" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44839" w14:textId="77777777" w:rsidR="00E33977" w:rsidRPr="00244B95" w:rsidRDefault="00E33977" w:rsidP="006B0A89">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="0" w:name="Check1"/>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DC2A3C5" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F4483A" w14:textId="77777777" w:rsidR="00E33977" w:rsidRPr="00244B95" w:rsidRDefault="00E33977" w:rsidP="006B0A89">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="0FE4420A" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="007D7A5F" w:rsidRPr="00244B95" w14:paraId="16F4483E" w14:textId="753DB5AA" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="231701B0" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F4483C" w14:textId="292CC49A" w:rsidR="007D7A5F" w:rsidRPr="00244B95" w:rsidRDefault="007D7A5F" w:rsidP="00583379">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...7 lines deleted...]
-              <w:t>it has been established by a final judgement or a final administrative decision that the person is guilty of grave professional misconduct by having violated applicable laws or regulations or ethical standards of the profession to which the person belongs, or by having engaged in any wrongful conduct which has an impact on its professional credibity where such conduct denotes wrongful intent or gross negligence, including, in particular, any of the following:</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>it has been established by a final judgment or a final administrative decision that the person is guilty of grave professional misconduct by having violated applicable laws or regulations or ethical standards of the profession to which the person belongs, or by having engaged in any wrongful conduct which has an impact on its professional credibi</w:t>
+            </w:r>
+            <w:r w:rsidR="00267A4E" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>li</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>ty where such conduct denotes wrongful intent or gross negligence, including, in particular, any of the following:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1517" w:type="dxa"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="44A88432" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F4483D" w14:textId="078ADC9A" w:rsidR="007D7A5F" w:rsidRPr="00244B95" w:rsidRDefault="007D7A5F" w:rsidP="006B0A89">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="1B5ADE71" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F44842" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="42C6453C" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F4483F" w14:textId="72D0C9B1" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="_DV_C368"/>
-            <w:r w:rsidRPr="009879A0">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009879A0">
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009879A0">
-[...7 lines deleted...]
-              <w:t>) fraudulently or negligently misrepresenting information required for the verification of the absence of grounds for exclusion or the fulfilment of selection criteria or in the performance of a contract or an agreement;</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>) fraudulently or negligently misrepresenting information required for the verification of the absence of grounds for exclusion or the fulfilment of eligibility or selection criteria or in the</w:t>
+            </w:r>
+            <w:r w:rsidR="00CF39B3" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> implementation of the legal commitment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B5AF333" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44840" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B30D4A6" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44841" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="766DA658" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F44846" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="08144B87" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F44843" w14:textId="6A17FE50" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="_DV_C369"/>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-              <w:t>(ii) entering into agreement with other persons with the aim of distorting competition;</w:t>
+              </w:rPr>
+              <w:t>(ii) entering into agreement with other persons or entities with the aim of distorting competition;</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DA22F8C" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44844" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2206B580" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44845" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="5135384B" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F4484A" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="67937CAC" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F44847" w14:textId="417E7521" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="_DV_C371"/>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>(iii) violating intellectual property rights;</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2022B252" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44848" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E1FB37A" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44849" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="2020BFEA" w14:textId="77777777" w:rsidTr="00D0118E">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F4484E" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="01BD8186" w14:textId="74FF21C1" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F4484B" w14:textId="0812F435" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_DV_C372"/>
-            <w:r w:rsidRPr="009879A0">
-[...36 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(iv) unduly influencing or attempting to unduly influence the decision-making process to obtain Union funds </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>by taking advantage, through misrepresentation, of a conflict of interests involving any financial actors or other persons referred to in Article 61(1) FR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1E90D9" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F4484C" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F4484D" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F44852" w14:textId="77777777" w:rsidTr="6BD695A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F4484F" w14:textId="6C621141" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="5" w:name="_DV_C373"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(v) attempting to obtain confidential information that may confer upon </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>it</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> undue advantages in the award procedure</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="5"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44850" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44851" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="676CE465" w14:textId="77777777" w:rsidTr="6BD695A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1256DE81" w14:textId="3556FE5A" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(vi) incitement to discrimination, hatred or violence against a group of persons or a member of a group or similar activities that are contrary to the values on which the Union is founded enshrined in Article 2 TEU, where such misconduct has an impact on the person’s integrity which </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">negatively affects or concretely risks affecting the performance of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>a contract or an agreement;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29A2A49A" w14:textId="4FEC417F" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="00B85390" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-[...3 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55A7C440" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="5F916217" w14:textId="5386CE39" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="00B85390" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="18B485BA" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F44855" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="236F46BB" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F44853" w14:textId="372A90F4" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="709"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_DV_C373"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">; </w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>it has been established by a final judgment that the person is guilty of any of the following:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="1755" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF93BC9" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44854" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F44859" w14:textId="77777777" w:rsidTr="6BD695A2">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44856" w14:textId="2972CD1F" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>i</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>) fraud, within the meaning of Article 3 of Directive (EU) 2017/1371 and Article 1 of the Convention on the protection of the European Communities' financial interests, drawn up by the Council Act of 26 July 1995</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="6" w:name="_DV_C378"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="6"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44857" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A7795A4" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44858" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC2A7D" w:rsidRPr="009879A0" w14:paraId="1FBBA909" w14:textId="77777777" w:rsidTr="007C0626">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F4485D" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="11888414" w14:textId="77777777" w:rsidR="00DC2A7D" w:rsidRPr="009879A0" w:rsidRDefault="00DC2A7D" w:rsidP="007C0626">
+          <w:p w14:paraId="16F4485A" w14:textId="09326505" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="7" w:name="_DV_C379"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="009879A0">
+              </w:rPr>
+              <w:t>(ii) corruption, as defined in Article 4(2) of Directive (EU) 2017/1371 or active corruption within the meaning of Article 3 of the Convention on the fight against corruption involving officials of the European Communities or officials of Member States</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="8" w:name="_DV_C381"/>
+            <w:bookmarkEnd w:id="7"/>
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009879A0">
+              </w:rPr>
+              <w:t xml:space="preserve"> of the European Union, drawn up by the Council Act of 26 May 1997, or conduct referred to in Article 2(1) of Council Framework Decision 2003/568/JHA</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="9" w:name="_DV_C383"/>
+            <w:bookmarkEnd w:id="8"/>
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            </w:r>
+              </w:rPr>
+              <w:t>, or corruption as defined in other applicable laws;</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3FBD5F" w14:textId="77777777" w:rsidR="00DC2A7D" w:rsidRPr="009879A0" w:rsidRDefault="00DC2A7D" w:rsidP="009879A0">
+          <w:p w14:paraId="16F4485B" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5150B1A3" w14:textId="77777777" w:rsidR="00DC2A7D" w:rsidRPr="009879A0" w:rsidRDefault="00DC2A7D" w:rsidP="009879A0">
+          <w:p w14:paraId="16F4485C" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="4894442B" w14:textId="77777777" w:rsidTr="00D62F8F">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F44861" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="607AFF8B" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F4485E" w14:textId="016FC926" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
+              <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="357" w:hanging="357"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="709"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="_DV_C384"/>
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...12 lines deleted...]
-            </w:r>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(iii)</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="11" w:name="_DV_M250"/>
+            <w:bookmarkEnd w:id="10"/>
+            <w:bookmarkEnd w:id="11"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> conduct related to a criminal organisation, </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="12" w:name="_DV_C385"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>as referred to in Article 2 of Council Framework Decision 2008/841/JHA</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="13" w:name="_DV_C387"/>
+            <w:bookmarkEnd w:id="12"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="13"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1517" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69AA6291" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F4485F" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...88 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="455BCEED" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44860" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="373901FA" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F44865" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6D30D3" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F44862" w14:textId="2AB68FE3" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_DV_C379"/>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009879A0">
+              </w:rPr>
+              <w:t>(iv)</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="14" w:name="_DV_M251"/>
+            <w:bookmarkEnd w:id="14"/>
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009879A0">
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>money laundering</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="15" w:name="_DV_C391"/>
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-            <w:bookmarkEnd w:id="9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="16" w:name="_DV_M252"/>
+            <w:bookmarkEnd w:id="15"/>
+            <w:bookmarkEnd w:id="16"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> terrorist financing, </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="17" w:name="_DV_C392"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>within the meaning of Article 1(3), (4) and (5) of Directive (EU) 2015/849 of the European Parliament and of the Council</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="18" w:name="_DV_C394"/>
+            <w:bookmarkEnd w:id="17"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69F6CA38" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44863" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB8AFB2" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44864" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="168CDE27" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F44869" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="210DA425" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F44866" w14:textId="00B03A06" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_DV_C384"/>
-[...42 lines deleted...]
-            <w:bookmarkEnd w:id="13"/>
+            <w:bookmarkStart w:id="19" w:name="_DV_C395"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(v) </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="20" w:name="_DV_M253"/>
+            <w:bookmarkEnd w:id="19"/>
+            <w:bookmarkEnd w:id="20"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>terrorist offences</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="21" w:name="_DV_C397"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or offences related to terrorist activities as defined in Articles 3 to 12 of Directive (EU) 2017/541 of the European Parliament and of the Council</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="22" w:name="_DV_C399"/>
+            <w:bookmarkEnd w:id="21"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, or inciting, aiding, abetting or attempting to commit such offences, as referred to in Article 14 of that Directive;</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="22"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="235EEE7E" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44867" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BF02374" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44868" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="715FCA08" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F4486D" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="35333CCF" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F4486A" w14:textId="6CBB2B88" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="709"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
+            <w:bookmarkStart w:id="23" w:name="_DV_C400"/>
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...7 lines deleted...]
-            <w:r w:rsidRPr="009879A0">
+              </w:rPr>
+              <w:t xml:space="preserve">(vi) </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="24" w:name="_DV_M254"/>
+            <w:bookmarkEnd w:id="23"/>
+            <w:bookmarkEnd w:id="24"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">child labour or other offences concerning trafficking in human beings </w:t>
+            </w:r>
+            <w:bookmarkStart w:id="25" w:name="_DV_C402"/>
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...17 lines deleted...]
-            <w:r w:rsidRPr="009879A0">
+              </w:rPr>
+              <w:t>as referred to in Article 2 of Directive 2011/36/EU of the European Parliament and of the Council</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="26" w:name="_DV_C404"/>
+            <w:bookmarkEnd w:id="25"/>
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...47 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="18"/>
+            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09B0A559" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F4486B" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58C3FA22" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F4486C" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="7314E78F" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F44871" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="02D69364" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F4486E" w14:textId="2729BE51" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="00791D6A" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="709"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_DV_C395"/>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>it</w:t>
+            </w:r>
+            <w:r w:rsidR="00D464B5" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002254B5" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">has shown significant deficiencies in complying with main obligations in the </w:t>
+            </w:r>
+            <w:r w:rsidR="00345F5A" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">implementation of a legal commitment </w:t>
+            </w:r>
+            <w:r w:rsidR="002254B5" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>financed by the Union’s budget, which has led to its early termination or to the application of liquidated damages or other contractual penalties, or which has been discovered following checks, audits or investigations by a</w:t>
+            </w:r>
+            <w:r w:rsidR="00345F5A" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="002254B5" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00345F5A" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>authorising officer</w:t>
+            </w:r>
+            <w:r w:rsidR="002254B5" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="002254B5" w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...42 lines deleted...]
-            <w:bookmarkEnd w:id="22"/>
+              </w:rPr>
+              <w:t>the European Anti-Fraud Office (OLAF)</w:t>
+            </w:r>
+            <w:r w:rsidR="002254B5" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00D464B5" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="002254B5" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Court of Auditors or the European Public Prosecutor’s Office (EPPO); </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE107D1" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F4486F" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF5C860" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44870" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="12A8A120" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F44875" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="04044D3E" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F44872" w14:textId="7B238D0B" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="709"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="23" w:name="_DV_C400"/>
-[...52 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+            <w:bookmarkStart w:id="27" w:name="_DV_C410"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>it has been established by a final judgment or final administrative decision that the person has committed an irregularity within the meaning of Article 1(2) of Council Regulation (EC, Euratom) No 2988/95</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="27"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="26"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3413F367" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44873" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C6D92E0" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F44874" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="3CDE7009" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="794E089C" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3A04F1" w14:textId="01327601" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="5DEB9849" w14:textId="1D1B3674" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...63 lines deleted...]
-              <w:t xml:space="preserve">; </w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>it has been established by a final judgment or final administrative decision that the person has created an entity in a different jurisdiction with the intent to circumvent fiscal, social or any other legal obligations. including those related to working rights, employment and labour conditions, in the jurisdiction of its registered office, central administration or principal place of business;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EDC73DB" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="323E098E" w14:textId="5CC3DF43" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A557E62" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="110148AE" w14:textId="71C1DB1B" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="4C5036DF" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="7680D48F" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3C7CDB9E" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="12F0F793" w14:textId="78F611C6" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="27" w:name="_DV_C410"/>
-[...19 lines deleted...]
-              <w:t>;</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>only for legal persons</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>it has been established by a final judgment or final administrative decision that the person has been created with the intent referred to in point (g);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0207C7" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="415689BC" w14:textId="4F1B388E" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71F12CCA" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="2FEEC824" w14:textId="6945CFDF" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="1224E665" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="75D7408C" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3C55DBA8" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="0ECDFB1F" w14:textId="5A52FFD3" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="15"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...7 lines deleted...]
-              <w:t>it has been established by a final judgment or final administrative decision that the person has created an entity under a different jurisdiction with the intent to circumvent fiscal, social or any other legal obligations in the jurisdiction of its registered office, central administration or principal place of business.</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00791D6A" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">it </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>has intentionally and without proper justification resisted an investigation, check or audit carried out by the contracting authority or its representative or auditor, OLAF, the EPPO, or the Court of Auditors. It shall be considered that the person resists an investigation, check or audit when it carries out actions with the goal or effect of preventing, hindering or delaying the conduct of any of the activities needed to perform the investigation, check or audit. Such actions shall include, in particular, refusing to grant the necessary access to its premises or any other areas used for business purposes, concealing or refusing to disclose information or providing false information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D8A348" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="0F27857E" w14:textId="1175AA9F" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="825" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45FCE689" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="7A38F335" w14:textId="713C4ED6" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="7F1C36AB" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="1A385EC2" w14:textId="77777777" w:rsidTr="6BD695A2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2CA77541" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="3087E785" w14:textId="62074E4A" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:color w:val="000000"/>
-[...2 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...38 lines deleted...]
-              <w:t>it has been established by a final judgment or final administrative decision that the person has been created with the intent provided for in point (g).</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>declares that, for the situations referred to in points (1) (c)to (1) (i) above, in the absence of a final judgment or a final administrative decision, the person is</w:t>
+            </w:r>
+            <w:r w:rsidR="000E044C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> subject to facts and findings mentioned in Article 138 (3) FR </w:t>
+            </w:r>
+            <w:r w:rsidR="00890229" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>and in particular</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F49F9CF" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="68C9A1B2" w14:textId="05B15687" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+            <w:r w:rsidR="00211706" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rStyle w:val="FootnoteReference"/>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:footnoteReference w:id="4"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4D1557" w14:textId="4113B6AB" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="16F4487E" w14:textId="77777777" w:rsidTr="6BD695A2">
+        <w:trPr>
+          <w:trHeight w:val="1579"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F4487B" w14:textId="4D535A5A" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="709" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> facts established in the context of audits or investigations carried out by the European Public Prosecutor's Office in respect of those Member States participating in enhanced cooperation pursuant to Regulation (EU) 2017/1939, the Court of Auditors, OLAF, or the internal auditor, or any other check, audit or control performed under the responsibility of an authorising officer of an EU institution, of a European office or of an EU agency or body;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F4487C" w14:textId="6DD11AEB" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F4487D" w14:textId="77777777" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="5692311F" w14:textId="77777777" w:rsidTr="6BD695A2">
+        <w:trPr>
+          <w:trHeight w:val="1346"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BBF8C34" w14:textId="4485087B" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="709" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> non-final judgments or non-final administrative decisions which may include disciplinary measures taken by the competent supervisory body responsible for the verification of the application of standards of professional ethics;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="440140B5" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="1E7263A9" w14:textId="05F25552" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="256609C9" w14:textId="3CBFD2E0" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="2975E30C" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="074D4EBB" w14:textId="77777777" w:rsidTr="6BD695A2">
+        <w:trPr>
+          <w:trHeight w:val="614"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="786A32EE" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="41734894" w14:textId="3EA33A57" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="25"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="709" w:firstLine="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="22"/>
-[...182 lines deleted...]
-              <w:t xml:space="preserve">. </w:t>
+              </w:rPr>
+              <w:t>facts referred to in decisions of entities or persons being entrusted with EU budget implementation tasks;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F712822" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="7EB43931" w14:textId="6397F222" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63030E6D" w14:textId="5730E302" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="494260E4" w14:textId="77777777" w:rsidTr="6BD695A2">
+        <w:trPr>
+          <w:trHeight w:val="473"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BD21B53" w14:textId="1701E56A" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="709" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> information transmitted by Member States implementing Union funds</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>, in particular facts and findings established in the context of a final judgment or final administrative decision at national level as to the presence of the exclusion situations referred to in points</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (c)(iv) or (d)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="705" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="930" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="531D6343" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="066F0C42" w14:textId="4C93C88C" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D35EFEE" w14:textId="5C8193C6" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="3C758EFF" w14:textId="77777777" w:rsidTr="6BD695A2">
+        <w:trPr>
+          <w:trHeight w:val="614"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="128BE62B" w14:textId="3ECAC3C3" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="709" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t xml:space="preserve"> decisions of the Commission relating to the infringement of Union competition law or of a national competent authority relating to the infringement of Union or national competition law; </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C09C335" w14:textId="0E204C8F" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D929BF3" w14:textId="0825BEA1" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002254B5" w:rsidRPr="00244B95" w14:paraId="33963B7D" w14:textId="77777777" w:rsidTr="6BD695A2">
+        <w:trPr>
+          <w:trHeight w:val="614"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8238" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AFB7585" w14:textId="03C4E8C9" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidDel="00977B4E" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="709" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="28" w:name="_Hlk208482090"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> informed, by any means, that it is subject to an investigation by the European Anti-Fraud office (OLAF): either because it has been given the opportunity to comment on facts concerning it by OLAF, or it has been subject to on-the-spot checks by OLAF in the course of an investigation, or it has been notified of the opening, the closure or of any circumstance related to an investigation of the OLAF concerning it</w:t>
+            </w:r>
+            <w:r w:rsidR="000E044C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF77DAD" w14:textId="2880DFD9" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="549D5A18" w14:textId="731862B8" w:rsidR="002254B5" w:rsidRPr="00244B95" w:rsidRDefault="002254B5" w:rsidP="002254B5">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000E044C" w:rsidRPr="00244B95" w14:paraId="206BE170" w14:textId="77777777" w:rsidTr="000E044C">
+        <w:trPr>
+          <w:trHeight w:val="614"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8238" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="30B48811" w14:textId="72297BA5" w:rsidR="000E044C" w:rsidRPr="00244B95" w:rsidDel="00977B4E" w:rsidRDefault="00890229" w:rsidP="006C4CDC">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="25"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="709" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="29" w:name="_DV_C376"/>
+            <w:bookmarkEnd w:id="28"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000E044C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">other </w:t>
+            </w:r>
+            <w:r w:rsidR="00211706" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">similar </w:t>
+            </w:r>
+            <w:r w:rsidR="000E044C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>situations</w:t>
+            </w:r>
+            <w:r w:rsidR="00211706" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="000E044C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="930" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18D4CD0B" w14:textId="77777777" w:rsidR="000E044C" w:rsidRPr="00244B95" w:rsidRDefault="000E044C" w:rsidP="006C4CDC">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="825" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36CAE2CF" w14:textId="77777777" w:rsidR="000E044C" w:rsidRPr="00244B95" w:rsidRDefault="000E044C" w:rsidP="006C4CDC">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2A9417CE" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
-[...1 lines deleted...]
-        <w:spacing w:before="360" w:after="240"/>
+    <w:p w14:paraId="16F4487F" w14:textId="3C305866" w:rsidR="00897553" w:rsidRPr="00244B95" w:rsidRDefault="00897553" w:rsidP="00422300">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
-        <w:outlineLvl w:val="0"/>
-[...19 lines deleted...]
-        <w:t>II – Situations of exclusion concerning natural or legal persons with power of representation, decision-making or control over the legal person and beneficial owners</w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">II – Situations of exclusion concerning natural </w:t>
+      </w:r>
+      <w:r w:rsidR="007633B2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or legal </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>persons with power of representation, decision-making or control over the legal person</w:t>
+      </w:r>
+      <w:r w:rsidR="006E113F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and beneficial owners</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E620884" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+    <w:p w14:paraId="16F44880" w14:textId="6842849F" w:rsidR="00897553" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="7F6CA770">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:noProof/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="009879A0">
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
+          <w:bCs/>
           <w:i/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:iCs/>
+          <w:noProof/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Not applicable to natural persons, Member States and local authorities</w:t>
-      </w:r>
+        <w:t>Not applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF118E" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> when </w:t>
+      </w:r>
+      <w:r w:rsidR="003F57E2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00C54FCE" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>the person</w:t>
+      </w:r>
+      <w:r w:rsidR="003F57E2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF118E" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> natural person,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82BCC" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Member State</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82BCC" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local authorit</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF118E" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidR="00B51662" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. In all other cases to be filled in by all involved entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9382" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6759"/>
+        <w:gridCol w:w="858"/>
+        <w:gridCol w:w="952"/>
+        <w:gridCol w:w="813"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="001F135A" w:rsidRPr="00244B95" w14:paraId="16F44885" w14:textId="77777777" w:rsidTr="00D96D0D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6759" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44881" w14:textId="5DA6FC46" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="051D3D6B">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">declares that a natural </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95C5B" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">or legal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">person who is a member of the administrative, management or supervisory body of the person, or who has powers of representation, decision or control with regard to the person </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(this covers </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95C5B" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e.g. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">company directors, members of management or supervisory bodies, and cases where one natural </w:t>
+            </w:r>
+            <w:r w:rsidR="00E95C5B" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">or legal </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>person holds a majority of shares)</w:t>
+            </w:r>
+            <w:r w:rsidR="006E113F" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, or a beneficial owner of the person (as </w:t>
+            </w:r>
+            <w:r w:rsidR="006F3E23" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>defined by</w:t>
+            </w:r>
+            <w:r w:rsidR="006E113F" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> point 6 of </w:t>
+            </w:r>
+            <w:r w:rsidR="006F3E23" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="006E113F" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>rticle 3 of Directive (EU) No 2015/849)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> is in one of the following situations: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44882" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44883" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44884" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F135A" w:rsidRPr="00244B95" w14:paraId="16F4488A" w14:textId="77777777" w:rsidTr="00D96D0D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6759" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44886" w14:textId="10477DDC" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00510EC4">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situation </w:t>
+            </w:r>
+            <w:r w:rsidR="00510EC4" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="004123FC" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(c) above (grave professional misconduct)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44887" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44888" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44889" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F135A" w:rsidRPr="00244B95" w14:paraId="16F4488F" w14:textId="77777777" w:rsidTr="00D96D0D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6759" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F4488B" w14:textId="696BDCFB" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00510EC4">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situation </w:t>
+            </w:r>
+            <w:r w:rsidR="004123FC" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(1)(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>d) above (fraud, corruption or other criminal offence)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F4488C" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F4488D" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F4488E" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F135A" w:rsidRPr="00244B95" w14:paraId="16F44894" w14:textId="77777777" w:rsidTr="00D96D0D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6759" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44890" w14:textId="5BD531F0" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00510EC4">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situation </w:t>
+            </w:r>
+            <w:r w:rsidR="005E4D86" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="004123FC" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1)(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>e) above (significant deficiencies in performance of a contract )</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44891" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44892" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44893" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001F135A" w:rsidRPr="00244B95" w14:paraId="16F44899" w14:textId="77777777" w:rsidTr="00D96D0D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6759" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44895" w14:textId="63D853D5" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00510EC4">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situation </w:t>
+            </w:r>
+            <w:r w:rsidR="005E4D86" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="004123FC" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1)(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>f) above (irregularity)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44896" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44897" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16F44898" w14:textId="77777777" w:rsidR="001F135A" w:rsidRPr="00244B95" w:rsidRDefault="001F135A" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F754E" w:rsidRPr="00244B95" w14:paraId="2E60BF88" w14:textId="77777777" w:rsidTr="00D96D0D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6759" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52155F20" w14:textId="2DEEC4DB" w:rsidR="003F754E" w:rsidRPr="00244B95" w:rsidRDefault="003F754E" w:rsidP="00510EC4">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situation </w:t>
+            </w:r>
+            <w:r w:rsidR="005E4D86" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="004123FC" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1)(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>g) above (creation of an entity with the intent to circumvent legal obligations)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18EF2326" w14:textId="0489205B" w:rsidR="003F754E" w:rsidRPr="00244B95" w:rsidRDefault="003F754E" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29241816" w14:textId="1BAB0021" w:rsidR="003F754E" w:rsidRPr="00244B95" w:rsidRDefault="003F754E" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68BCCF11" w14:textId="0A30A6E4" w:rsidR="003F754E" w:rsidRPr="00244B95" w:rsidRDefault="003F754E" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F754E" w:rsidRPr="00244B95" w14:paraId="1503AB7C" w14:textId="77777777" w:rsidTr="00D96D0D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6759" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FFD6952" w14:textId="272C41E0" w:rsidR="003F754E" w:rsidRPr="00244B95" w:rsidRDefault="003F754E" w:rsidP="00510EC4">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">Situation </w:t>
+            </w:r>
+            <w:r w:rsidR="005E4D86" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="004123FC" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1)(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>h) above (person created with the intent to circumvent legal obligations)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47BE4182" w14:textId="6D91F41D" w:rsidR="003F754E" w:rsidRPr="00244B95" w:rsidRDefault="003F754E" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68E40672" w14:textId="63BF3438" w:rsidR="003F754E" w:rsidRPr="00244B95" w:rsidRDefault="003F754E" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED824AD" w14:textId="65CC82D7" w:rsidR="003F754E" w:rsidRPr="00244B95" w:rsidRDefault="003F754E" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009D5BBB" w:rsidRPr="00244B95" w14:paraId="547B5365" w14:textId="77777777" w:rsidTr="00D96D0D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6759" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EA7D49D" w14:textId="43E83A33" w:rsidR="009D5BBB" w:rsidRPr="00244B95" w:rsidRDefault="009D5BBB" w:rsidP="009D5BBB">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Situation 1(i) above (intentionally and without proper justification resisted an investigation, check or audit)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="379478A8" w14:textId="4E9F16C5" w:rsidR="009D5BBB" w:rsidRPr="00244B95" w:rsidRDefault="009D5BBB" w:rsidP="009D5BBB">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="952" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="55E594FB" w14:textId="59B607FD" w:rsidR="009D5BBB" w:rsidRPr="00244B95" w:rsidRDefault="009D5BBB" w:rsidP="009D5BBB">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="639133C1" w14:textId="46D0B875" w:rsidR="009D5BBB" w:rsidRPr="00244B95" w:rsidRDefault="009D5BBB" w:rsidP="009D5BBB">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val=""/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="06B1FD74" w14:textId="77777777" w:rsidR="00D6012C" w:rsidRPr="00244B95" w:rsidRDefault="00D6012C" w:rsidP="00422300">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F4489A" w14:textId="52E718DF" w:rsidR="00CA27B0" w:rsidRPr="00244B95" w:rsidRDefault="00CA27B0" w:rsidP="00422300">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>III – Situations of exclusion concerning natural or legal persons assuming unlimited liability for the debts of the legal person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35672559" w14:textId="242B3A3A" w:rsidR="00CF1E63" w:rsidRPr="00244B95" w:rsidRDefault="00CF1E63" w:rsidP="6FB7994E">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Not applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF118E" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">when </w:t>
+      </w:r>
+      <w:r w:rsidR="003F57E2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF118E" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3268D" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00422300" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidR="003F57E2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00F3268D" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is</w:t>
+      </w:r>
+      <w:r w:rsidR="005F261A" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F3268D" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> natural person, </w:t>
+      </w:r>
+      <w:r w:rsidR="00A82BCC" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Member State</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82BCC" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>, a</w:t>
+      </w:r>
+      <w:r w:rsidR="00370A7F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>local authorit</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82BCC" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>y or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> legal persons with limited liability</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5878" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. In all other cases to be filled in by all involved entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="363BC980" w14:textId="77777777" w:rsidR="00CF1E63" w:rsidRPr="00244B95" w:rsidRDefault="00CF1E63" w:rsidP="00E25A58">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9661" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7747"/>
         <w:gridCol w:w="670"/>
         <w:gridCol w:w="614"/>
         <w:gridCol w:w="630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="5DAC471B" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="003E5E5C" w:rsidRPr="00244B95" w14:paraId="16F4489F" w14:textId="77777777" w:rsidTr="007E18C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61ED58CA" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F4489B" w14:textId="517DF65E" w:rsidR="003E5E5C" w:rsidRPr="00244B95" w:rsidRDefault="003E5E5C" w:rsidP="00A82BCC">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="17"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...34 lines deleted...]
-              <w:t xml:space="preserve"> is in one of the following situations: </w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> declares </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA61F8" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">that </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">a natural or legal person that assumes unlimited liability for the debts of the person is in one of the following situations: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="697416FF" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F4489C" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRPr="00244B95" w:rsidRDefault="003E5E5C" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="614" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="25A317C5" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F4489D" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRPr="00244B95" w:rsidRDefault="003E5E5C" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CD39FF4" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F4489E" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRPr="00244B95" w:rsidRDefault="003E5E5C" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="6B009D3F" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="003E5E5C" w:rsidRPr="00244B95" w14:paraId="16F448A4" w14:textId="77777777" w:rsidTr="004B29AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3530AD34" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F448A0" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRPr="00244B95" w:rsidRDefault="003E5E5C" w:rsidP="00583379">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="360"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...7 lines deleted...]
-              <w:t>Situation (c) above (grave professional misconduct)</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>Situation (a) above (bankruptcy)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="277167ED" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F448A1" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRPr="00244B95" w:rsidRDefault="003E5E5C" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="614" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44ACC63D" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F448A2" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRPr="00244B95" w:rsidRDefault="003E5E5C" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="333DF584" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F448A3" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRPr="00244B95" w:rsidRDefault="003E5E5C" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="27EA67DD" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="003E5E5C" w:rsidRPr="00244B95" w14:paraId="16F448A9" w14:textId="77777777" w:rsidTr="004B29AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="119D60FE" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F448A5" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRPr="00244B95" w:rsidRDefault="003E5E5C" w:rsidP="004B29AF">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="360"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...7 lines deleted...]
-              <w:t>Situation (d) above (fraud, corruption or other criminal offence)</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Situation (b) above (breach in payment of taxes or social security contributions)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D9EA15A" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F448A6" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRPr="00244B95" w:rsidRDefault="003E5E5C" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="614" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29A0D290" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F448A7" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRPr="00244B95" w:rsidRDefault="003E5E5C" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="19BAA220" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="16F448A8" w14:textId="77777777" w:rsidR="003E5E5C" w:rsidRPr="00244B95" w:rsidRDefault="003E5E5C" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...1004 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6563E8BF" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w14:paraId="28F7EA99" w14:textId="76AEE25F" w:rsidR="00B05C76" w:rsidRPr="00244B95" w:rsidRDefault="00B05C76" w:rsidP="00B05C76">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>IV – Other grounds for rejection from this procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49EFC66C" w14:textId="603EB082" w:rsidR="00B05C76" w:rsidRPr="00244B95" w:rsidRDefault="00B05C76" w:rsidP="00B05C76">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:smallCaps/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009879A0">
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:smallCaps/>
-[...655 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(to be filled</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1D69" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:smallCaps/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="009879A0">
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:smallCaps/>
-[...5 lines deleted...]
-        <w:t>IV – Grounds for rejection from this procedure</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>in individually by the sole candidate/tenderer or all members in case of a joint request to participate</w:t>
+      </w:r>
+      <w:r w:rsidR="00751299" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/tender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9756" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="8472"/>
+        <w:gridCol w:w="8327"/>
         <w:gridCol w:w="670"/>
-        <w:gridCol w:w="614"/>
+        <w:gridCol w:w="759"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="7776BD87" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00B05C76" w:rsidRPr="00244B95" w14:paraId="71808D1B" w14:textId="77777777" w:rsidTr="00D6012C">
+        <w:trPr>
+          <w:trHeight w:val="511"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8472" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="8327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="355CF971" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="0E9C0B15" w14:textId="77777777" w:rsidR="00B05C76" w:rsidRPr="00244B95" w:rsidRDefault="00B05C76" w:rsidP="00D6012C">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="502" w:hanging="360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> the above-mentioned person:</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(5) declares that the person:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4ADA4190" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="1361E30C" w14:textId="77777777" w:rsidR="00B05C76" w:rsidRPr="00244B95" w:rsidRDefault="00B05C76" w:rsidP="00D6012C">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="614" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3211FF2A" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="2D50029A" w14:textId="77777777" w:rsidR="00B05C76" w:rsidRPr="00244B95" w:rsidRDefault="00B05C76" w:rsidP="00D6012C">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="221F84F9" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00B05C76" w:rsidRPr="00244B95" w14:paraId="68635D15" w14:textId="77777777" w:rsidTr="00D6012C">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8472" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="8327" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2151EAFE" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="6BB249BB" w14:textId="77777777" w:rsidR="00B05C76" w:rsidRPr="00244B95" w:rsidRDefault="00B05C76" w:rsidP="00D6012C">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:spacing w:before="40" w:after="40"/>
-              <w:ind w:left="360"/>
-[...6 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Was previously involved in the preparation of the procurement documents used in this award procedure, where this entailed a breach of the principle of equality of treatment including distortion of competition that cannot be remedied otherwise. </w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">(a) was previously involved in the preparation of the procurement documents used in this award procedure, where this entailed a breach of the principle of equality of treatment including distortion of competition that cannot be remedied otherwise. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="670" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5EB0CAFE" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="31C36DC4" w14:textId="77777777" w:rsidR="00B05C76" w:rsidRPr="00244B95" w:rsidRDefault="00B05C76" w:rsidP="00D6012C">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="614" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="759" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F685F5F" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="3156C229" w14:textId="77777777" w:rsidR="00B05C76" w:rsidRPr="00244B95" w:rsidRDefault="00B05C76" w:rsidP="00D6012C">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkEnd w:id="28"/>
-[...3 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w14:paraId="7C03A2FA" w14:textId="77777777" w:rsidR="00995B35" w:rsidRPr="00244B95" w:rsidRDefault="00995B35" w:rsidP="008652A3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16F448B3" w14:textId="15E2BC2A" w:rsidR="00F96EAB" w:rsidRPr="00244B95" w:rsidRDefault="00340E14" w:rsidP="002F6C60">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95" w:rsidDel="00340E14">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="29"/>
+      <w:r w:rsidR="00B05C76" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
-          <w:noProof/>
           <w:kern w:val="28"/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009879A0">
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00F816D2" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
-          <w:noProof/>
           <w:kern w:val="28"/>
-          <w:sz w:val="22"/>
-[...69 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F96EAB" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:smallCaps/>
-          <w:noProof/>
           <w:kern w:val="28"/>
-          <w:sz w:val="22"/>
-[...14 lines deleted...]
-        <w:t>VI – Evidence upon request</w:t>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Remedial measures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702EE2CE" w14:textId="65EC55D1" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+    <w:p w14:paraId="16F448B4" w14:textId="0E80E9C8" w:rsidR="005C6293" w:rsidRPr="00244B95" w:rsidRDefault="005C6293" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the person </w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A5F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">declares </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">one of the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>situations</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7A5F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of exclusion listed above, it</w:t>
+      </w:r>
+      <w:r w:rsidR="00471EE9" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> may </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicate </w:t>
+      </w:r>
+      <w:r w:rsidR="00471EE9" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">remedial </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">measures it has taken to remedy the exclusion situation, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00471EE9" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00471EE9" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allow the authorising officer </w:t>
+      </w:r>
+      <w:r w:rsidR="000C3409" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="00471EE9" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">determine whether such measures are sufficient to demonstrate </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">its reliability. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F028EB" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This </w:t>
+      </w:r>
+      <w:r w:rsidR="00E00149" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>may include e.g. technical, organisational and personnel measures to prevent further occurrence, compensation of damage or payment of fines</w:t>
+      </w:r>
+      <w:r w:rsidR="00452C5D" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or of any taxes or social security contributions</w:t>
+      </w:r>
+      <w:r w:rsidR="00E00149" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773D5FBD" w14:textId="6FDC2569" w:rsidR="0020320A" w:rsidRPr="00244B95" w:rsidRDefault="0020320A" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Without prejudice to the assessment of the authorising officer responsible, the person or entity shall submit remedial measures that have been assessed by an external independent auditor or have been considered sufficient by a decision of a national or Union authority. The relevant documentary evidence, which illustrates the remedial measures taken and their assessment must be provided in annex to this declaration. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D464B5" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remedial measures </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>do not apply for situations referred in</w:t>
+      </w:r>
+      <w:r w:rsidR="00345F5A" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section I,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> point (1) (d) of this declaration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F448B5" w14:textId="3FE5177B" w:rsidR="00F96EAB" w:rsidRPr="00244B95" w:rsidRDefault="00B05C76" w:rsidP="0024225B">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>VI</w:t>
+      </w:r>
+      <w:r w:rsidR="00F816D2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="004D1B9D" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96EAB" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">vidence </w:t>
+      </w:r>
+      <w:r w:rsidR="00795046" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">on exclusion </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6C7B" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="477A6316" w14:textId="3261E630" w:rsidR="00695D93" w:rsidRPr="00244B95" w:rsidRDefault="0092592E" w:rsidP="7F6CA770">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:firstLine="11"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...73 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">The tender specifications set out in detail which involved entities </w:t>
+      </w:r>
+      <w:r w:rsidR="0053408E" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provide the appropriate evidence to prove that they are not in an exclusion situation</w:t>
+      </w:r>
+      <w:r w:rsidR="0053408E" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> referred to in (1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and when the evidence needs to be provided.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B37F82C" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
-      <w:pPr>
+    <w:p w14:paraId="3EE64640" w14:textId="03697B6E" w:rsidR="00835E88" w:rsidRPr="00244B95" w:rsidRDefault="00CA3ADD" w:rsidP="00835E88">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00835E88" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">he following evidence </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>could serve as evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="00835E88" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F448B7" w14:textId="7D810624" w:rsidR="00357CC2" w:rsidRPr="00244B95" w:rsidRDefault="00DA410F" w:rsidP="00897E28">
+      <w:pPr>
+        <w:pStyle w:val="Text1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-        <w:ind w:left="284"/>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">For situations described in (a), (c), (d), (f), (g) and (h), production of a recent extract from the judicial record is required or, failing that, an equivalent document recently issued by a judicial or administrative authority in the country of establishment of the person showing that those requirements are satisfied. </w:t>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For situations described in </w:t>
+      </w:r>
+      <w:r w:rsidR="006477E8" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">points (1): </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(a), (</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>, (d)</w:t>
+      </w:r>
+      <w:r w:rsidR="0011512C" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidR="0011512C" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>(g) and (h)</w:t>
+      </w:r>
+      <w:r w:rsidR="00967DB8" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above</w:t>
+      </w:r>
+      <w:r w:rsidR="0011512C" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>a recent extract from the judicial record or, failing that, a</w:t>
+      </w:r>
+      <w:r w:rsidR="004B29AF" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> equivalent document </w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">recently </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">issued by a judicial or administrative authority in the country of </w:t>
+      </w:r>
+      <w:r w:rsidR="00357CC2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">establishment of the person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">showing that those requirements are satisfied. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D388C72" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
-      <w:pPr>
+    <w:p w14:paraId="16F448B8" w14:textId="65CFA682" w:rsidR="00E6004E" w:rsidRPr="00244B95" w:rsidRDefault="00357CC2" w:rsidP="00897E28">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-480"/>
           <w:tab w:val="left" w:pos="-142"/>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="8400"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
-        <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:i/>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> Where any document described above is not issued in the country concerned, it may be replaced by a sworn statement made before a judicial authority or notary or, failing that, a solemn statement made before an administrative authority or a qualified professional body in its country of establishment.</w:t>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>For the situation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A82BCC" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> described in point</w:t>
+      </w:r>
+      <w:r w:rsidR="00967DB8" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+      <w:r w:rsidR="0095531E" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a),</w:t>
+      </w:r>
+      <w:r w:rsidR="00370A7F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (b), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">recent certificates issued by the competent authorities of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00370A7F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>the country of establishment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">. These documents must provide evidence covering all taxes and social security contributions for which the </w:t>
+      </w:r>
+      <w:r w:rsidR="008914D7" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">person </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>is liable, including for example, VAT, income tax (natural persons only), company tax (legal persons only) and social security contributions.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA410F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C49" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA410F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">here any document described above is not issued in the </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA410F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">country </w:t>
+      </w:r>
+      <w:r w:rsidR="00967DB8" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>of establishment</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA410F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">, it may be replaced by a sworn </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C49" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>stateme</w:t>
+      </w:r>
+      <w:r w:rsidR="004B29AF" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C49" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">t made before </w:t>
+      </w:r>
+      <w:r w:rsidR="003606C5" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C49" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> judicial authority or notary </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA410F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">or, failing that, a solemn statement made before </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C49" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">an </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA410F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">administrative authority or a qualified professional body in </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C49" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">its </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA410F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">country of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B84C49" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>establishment</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA410F" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054C2C48" w14:textId="77777777" w:rsidR="00D3748F" w:rsidRPr="009879A0" w:rsidRDefault="008270E7" w:rsidP="00D0118E">
+    <w:p w14:paraId="16F448B9" w14:textId="6993ED04" w:rsidR="008C4A00" w:rsidRPr="00244B95" w:rsidRDefault="00C55150" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">In specific cases, based on a risk assessment of the authorising officer, the entity might be asked to provide information/evidence on natural or legal persons that are members of the administrative, management or supervisory body or that have powers of representation, decision or control, including legal and natural persons within the ownership and control structure and beneficial owners. </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>The</w:t>
+      </w:r>
+      <w:r w:rsidR="00425174" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not required to submit the evidence if it has already been submitted for another </w:t>
+      </w:r>
+      <w:r w:rsidR="0022529D" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">award </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>procedure</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC6FFF" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of the same contracting authority</w:t>
+      </w:r>
+      <w:r w:rsidR="00F4376C" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteReference w:id="5"/>
+      </w:r>
+      <w:r w:rsidR="008C4A00" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">documents </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4A00" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must have been issued no </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">more than one year before the date of their request by the contracting authority and </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4A00" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> still </w:t>
+      </w:r>
+      <w:r w:rsidR="008C4A00" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valid at that date. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D70D0CC" w14:textId="5289A357" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+    <w:p w14:paraId="16F448BA" w14:textId="1463A7B7" w:rsidR="008C4A00" w:rsidRPr="00244B95" w:rsidRDefault="00A40405" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">The signatory declares that the person has already provided the documentary evidence for a previous procedure and confirms that there has been no change in its situation: </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>The signatory</w:t>
+      </w:r>
+      <w:r w:rsidR="00D841AD" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declare</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D841AD" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that the person has already provided the documentary evidence</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5CDF" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for a previous procedure</w:t>
+      </w:r>
+      <w:r w:rsidR="00D841AD" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r w:rsidR="001C5CDF" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D841AD" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>confirm</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00D841AD" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> that there has been no change in its situation: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="364FA712" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="000C2EE8" w:rsidRPr="00244B95" w14:paraId="16F448BD" w14:textId="77777777" w:rsidTr="051D3D6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="244CBBD2" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F448BB" w14:textId="77777777" w:rsidR="000C2EE8" w:rsidRPr="00244B95" w:rsidRDefault="000C2EE8" w:rsidP="00897E28">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECE2AE0" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F448BC" w14:textId="77777777" w:rsidR="000C2EE8" w:rsidRPr="00244B95" w:rsidRDefault="000C2EE8" w:rsidP="051D3D6B">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Full reference to previous procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="6EF1E50C" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00FF0711" w:rsidRPr="00244B95" w14:paraId="16F448C0" w14:textId="77777777" w:rsidTr="051D3D6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="28C93342" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F448BE" w14:textId="77777777" w:rsidR="00FF0711" w:rsidRPr="00244B95" w:rsidRDefault="00FF0711" w:rsidP="00897E28">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:iCs/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Insert as many lines as necessary.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="49C03D06" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="16F448BF" w14:textId="77777777" w:rsidR="00FF0711" w:rsidRPr="00244B95" w:rsidRDefault="00FF0711" w:rsidP="00BF7F29">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="25D1292E" w14:textId="77777777" w:rsidR="006B46DC" w:rsidRPr="009879A0" w:rsidRDefault="006B46DC" w:rsidP="006B46DC">
+    <w:p w14:paraId="33402EAC" w14:textId="3D2F3892" w:rsidR="00602579" w:rsidRPr="00244B95" w:rsidRDefault="00602579" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>The person is not required to submit the evidence if</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0C80" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> it can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0C80" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> access</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0C80" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on a national database free of charge</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F58ED09" w14:textId="2FB86EF0" w:rsidR="00CF0C80" w:rsidRPr="00244B95" w:rsidRDefault="00602579" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>The signatory declares that</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0C80" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> following</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0C80" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> internet address of the database</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>/identification data</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0C80" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide access to </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF0C80" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>evidence required</w:t>
+      </w:r>
+      <w:r w:rsidR="001E33AE" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9464" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4786"/>
+        <w:gridCol w:w="4678"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00602579" w:rsidRPr="00244B95" w14:paraId="2861D68B" w14:textId="77777777" w:rsidTr="740E3E08">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="080F9EE3" w14:textId="59725A52" w:rsidR="00602579" w:rsidRPr="00244B95" w:rsidRDefault="00602579" w:rsidP="00897E28">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Internet address of the database</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A4F1EEA" w14:textId="5DF54ACB" w:rsidR="00602579" w:rsidRPr="00244B95" w:rsidRDefault="00602579" w:rsidP="00897E28">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identification data of the document </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00602579" w:rsidRPr="00244B95" w14:paraId="54C2A73F" w14:textId="77777777" w:rsidTr="740E3E08">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C705CAD" w14:textId="77777777" w:rsidR="00602579" w:rsidRPr="00244B95" w:rsidRDefault="00602579" w:rsidP="00897E28">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Insert as many lines as necessary.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DA02BF2" w14:textId="77777777" w:rsidR="00602579" w:rsidRPr="00244B95" w:rsidRDefault="00602579" w:rsidP="00E22F6A">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="529D776B" w14:textId="3C950355" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="49BAA85C" w:rsidP="00900331">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaration on honour on selection criteria </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D59BB2A" w14:textId="01DD445D" w:rsidR="743C92D7" w:rsidRPr="00244B95" w:rsidRDefault="743C92D7" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>In case of a procedure with lots the statements in this part B apply to the lot(s) for which the request to participate/tender is submitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7232500E" w14:textId="59A72938" w:rsidR="00E25A58" w:rsidRPr="00244B95" w:rsidRDefault="00E25A58" w:rsidP="00E25A58">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>I – Selection criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CE533D0" w14:textId="16A9A02E" w:rsidR="00B74E92" w:rsidRPr="00244B95" w:rsidRDefault="00CA2C74" w:rsidP="051D3D6B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...5 lines deleted...]
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Selection criteria applicable to the candidate</w:t>
+      </w:r>
+      <w:r w:rsidR="00751299" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="009879A0">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>/tenderer</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B73" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006B46DC" w:rsidRPr="009879A0">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D54ACE" w:rsidRPr="009879A0">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">as a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22F6A" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...3 lines deleted...]
-      <w:r w:rsidR="006B46DC" w:rsidRPr="009879A0">
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>whole</w:t>
+      </w:r>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
-          <w:iCs/>
-[...1 lines deleted...]
-        <w:t>R ON SELECTION CRITERIA</w:t>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C4227A" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35EEC" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onsolidated assessment </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50ECDD58" w14:textId="582DF9A3" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
-[...2 lines deleted...]
-        <w:outlineLvl w:val="0"/>
+    <w:p w14:paraId="1E43862B" w14:textId="28BF9BC9" w:rsidR="006E23B3" w:rsidRPr="00244B95" w:rsidRDefault="006E23B3" w:rsidP="00897E28">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="1"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:smallCaps/>
-[...18 lines deleted...]
-      <w:r w:rsidRPr="009879A0">
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="30" w:name="_Hlk203596443"/>
+      <w:r w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
-          <w:smallCaps/>
-[...2 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">(to be filled </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1D69" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">ONLY by the sole candidate/tenderer or the group leader in case of a joint </w:t>
+      </w:r>
+      <w:r w:rsidR="00585B73" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>request to participate/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>tender)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="580B2348" w14:textId="36EFDB8E" w:rsidR="00F04B97" w:rsidRPr="00244B95" w:rsidRDefault="00F04B97" w:rsidP="00F04B97">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>The person, being</w:t>
+      </w:r>
+      <w:r w:rsidR="00072088" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a sole candidate/tenderer/the group leader of a joint request to participate</w:t>
+      </w:r>
+      <w:r w:rsidR="00585B73" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/tender</w:t>
+      </w:r>
+      <w:r w:rsidR="00072088" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00897E28" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="740E3E08" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>submitting a request to participate/tender for the a</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7C69" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>bove procedure</w:t>
+      </w:r>
+      <w:r w:rsidR="740E3E08" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9322" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7379"/>
+        <w:gridCol w:w="951"/>
+        <w:gridCol w:w="992"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00723411" w:rsidRPr="00244B95" w14:paraId="1E301121" w14:textId="77777777" w:rsidTr="00897E28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF8EF4D" w14:textId="00202667" w:rsidR="00723411" w:rsidRPr="00244B95" w:rsidRDefault="0056736F" w:rsidP="00585B73">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">(6) </w:t>
+            </w:r>
+            <w:r w:rsidR="00850397" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">declares that </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5266F" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">the candidate/tenderer, including all members of the group in case of </w:t>
+            </w:r>
+            <w:r w:rsidR="00585B73" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5266F" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>joint request to participate</w:t>
+            </w:r>
+            <w:r w:rsidR="00585B73" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>/tender</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5266F" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">, subcontractors and entities on whose capacity the </w:t>
+            </w:r>
+            <w:r w:rsidR="00585B73" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>candidate/</w:t>
+            </w:r>
+            <w:r w:rsidR="00F5266F" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>tenderer intends to rely if applicable</w:t>
+            </w:r>
+            <w:r w:rsidR="0064570E" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="72012666" w14:textId="77777777" w:rsidR="00723411" w:rsidRPr="00244B95" w:rsidRDefault="00723411" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="312B178F" w14:textId="77777777" w:rsidR="00723411" w:rsidRPr="00244B95" w:rsidRDefault="00723411" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00723411" w:rsidRPr="00244B95" w14:paraId="08FCC78B" w14:textId="77777777" w:rsidTr="00897E28">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="350DEA98" w14:textId="50194509" w:rsidR="00723411" w:rsidRPr="00244B95" w:rsidRDefault="000B752C" w:rsidP="00F5266F">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="24"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidR="00723411" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>ulfil</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00723411" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00723411" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> all the selection criteria for which a consolidated assessment w</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0A89" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>ill be made as provided in the t</w:t>
+            </w:r>
+            <w:r w:rsidR="00723411" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>ender specifications.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="71ED8742" w14:textId="77777777" w:rsidR="00723411" w:rsidRPr="00244B95" w:rsidRDefault="00723411" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="406AD81A" w14:textId="77777777" w:rsidR="00723411" w:rsidRPr="00244B95" w:rsidRDefault="00723411" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p w14:paraId="5CFBC1F8" w14:textId="7B867C43" w:rsidR="00CA2C74" w:rsidRPr="00244B95" w:rsidRDefault="00C4227A">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Selection c</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2C74" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riteria applicable </w:t>
+      </w:r>
+      <w:r w:rsidR="00F35EEC" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>individually to</w:t>
+      </w:r>
+      <w:r w:rsidR="00D96509" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00F35EEC" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C93675" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>involved entities</w:t>
+      </w:r>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>- individual assessment</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C15FF3" w14:textId="0676A81C" w:rsidR="00723411" w:rsidRPr="00244B95" w:rsidRDefault="00723411" w:rsidP="7F6CA770">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(to be filled</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1D69" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individual</w:t>
+      </w:r>
+      <w:r w:rsidR="740E3E08" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">ly by </w:t>
+      </w:r>
+      <w:r w:rsidR="0064756C" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>the involved entities</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34CCA" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0064756C" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>to whom selection criteria a</w:t>
+      </w:r>
+      <w:r w:rsidR="0013073C" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">pply individually according to </w:t>
+      </w:r>
+      <w:r w:rsidR="0064756C" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>the tender specifications</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64745216" w14:textId="17979E7F" w:rsidR="00E80BCE" w:rsidRPr="00244B95" w:rsidRDefault="00E80BCE" w:rsidP="6FB7994E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>The person, being</w:t>
+      </w:r>
+      <w:r w:rsidR="00072088" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00727772" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>a sole candidate/tenderer/</w:t>
+      </w:r>
+      <w:r w:rsidR="00072088" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>a member of a joint request to participate</w:t>
+      </w:r>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/tender</w:t>
+      </w:r>
+      <w:r w:rsidR="00975353" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00A551F6" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>a subcontractor,</w:t>
+      </w:r>
+      <w:r w:rsidR="00727772" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>submitting</w:t>
+      </w:r>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/participating in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a request to participate</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36F93" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/tender for the above procedure:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9286" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7344"/>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="608"/>
         <w:gridCol w:w="630"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="25B4E8EB" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00A551F6" w:rsidRPr="00244B95" w14:paraId="4C5D7034" w14:textId="77777777" w:rsidTr="740E3E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7344" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="29F446AC" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="66242635" w14:textId="50DF55FA" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00850397" w:rsidP="006020BD">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:firstLine="1"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="009879A0">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
-[...32 lines deleted...]
-              <w:t xml:space="preserve"> as provided in the tender specifications:</w:t>
+                <w:i/>
+                <w:iCs/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="006020BD" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">) declares that </w:t>
+            </w:r>
+            <w:r w:rsidR="00F5266F" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>the person complies with the selection criteria applicable to it individually</w:t>
+            </w:r>
+            <w:r w:rsidR="0064570E" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1B47F5D3" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="13DAA78F" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="32AE621D" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="465AC66E" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>NO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="66F6D0CB" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="237B4D9E" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="4BA346BC" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00A551F6" w:rsidRPr="00244B95" w14:paraId="5B12A280" w14:textId="77777777" w:rsidTr="740E3E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7344" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="28584BCD" w14:textId="07EECE5D" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00213CB2">
+          <w:p w14:paraId="37A65182" w14:textId="553A92FC" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00F5266F">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> required in the tender specifications;</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>has the legal and regulatory capacity to pursue the professional activity needed for performing the contract as required in the tender specifications;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="5E60B570" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="0291C12C" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3F1D6BD8" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="2CAC5967" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66BF155C" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="6AEE8289" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="075BFAF3" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00A551F6" w:rsidRPr="00244B95" w14:paraId="1FD24AF9" w14:textId="77777777" w:rsidTr="740E3E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7344" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="51DD6BBE" w14:textId="7F8834CE" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00213CB2">
+          <w:p w14:paraId="74F0F585" w14:textId="0D567F77" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00F5266F">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...7 lines deleted...]
-              <w:t>It fulfills the applicable economic and financial criteria indicated in the tender specifications;</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>fulfills the applicable economic and financial criteria indicated in the tender specifications;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="367B42DF" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="5B07D42B" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="31C13F9A" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="56636257" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB1C193" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="3DC092F3" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="4515A648" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00A551F6" w:rsidRPr="00244B95" w14:paraId="1A0954B6" w14:textId="77777777" w:rsidTr="740E3E08">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7344" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6EB6E7E2" w14:textId="275EB8C6" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00213CB2">
+          <w:p w14:paraId="6192EC00" w14:textId="0EE080D4" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00F5266F">
             <w:pPr>
+              <w:pStyle w:val="Text1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
+                <w:numId w:val="47"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40"/>
-              <w:jc w:val="both"/>
-[...5 lines deleted...]
-                <w:lang w:eastAsia="zh-CN"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...7 lines deleted...]
-              <w:t>It fulfills the applicable technical and professional criteria indicated in the tender specifications.</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>fulfills the applicable technical and professional criteria indicated in the tender specifications.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="704" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="79EABE5C" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="5C74A905" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="608" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3D95D9F7" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="028509AD" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38D7AD07" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="44D0D1B1" w14:textId="77777777" w:rsidR="00A551F6" w:rsidRPr="00244B95" w:rsidRDefault="00A551F6" w:rsidP="00C37A34">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32079497" w14:textId="554FD657" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
-[...4 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="7F200ED7" w14:textId="02A6270A" w:rsidR="00850397" w:rsidRPr="00244B95" w:rsidRDefault="006C5B50" w:rsidP="00D36F93">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:noProof/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:noProof/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">II) </w:t>
+      </w:r>
+      <w:r w:rsidR="00850397" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:noProof/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Selec</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:noProof/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>tion C</w:t>
+      </w:r>
+      <w:r w:rsidR="00850397" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:smallCaps/>
+          <w:noProof/>
+          <w:kern w:val="28"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riteria –professional conflicting interests </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4253AB" w14:textId="6F28DDE5" w:rsidR="00850397" w:rsidRPr="00244B95" w:rsidRDefault="00850397" w:rsidP="00EE7E2B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:firstLine="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(to be filled</w:t>
+      </w:r>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D05A7C" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>in by all involved entities</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E52E5EC" w14:textId="6CF73761" w:rsidR="00850397" w:rsidRPr="00244B95" w:rsidRDefault="00850397" w:rsidP="00850397">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>The person, being a sole candidate/tenderer/ a member of a joint request to participate</w:t>
+      </w:r>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/tender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/a subcontractor, submitting</w:t>
+      </w:r>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/participating in</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1D69" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>a request to participate/tender for the above procedure</w:t>
+      </w:r>
+      <w:r w:rsidR="00D36F93" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9EA582" w14:textId="77777777" w:rsidR="00850397" w:rsidRPr="00244B95" w:rsidRDefault="00850397" w:rsidP="00850397">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9286" w:type="dxa"/>
+        <w:tblW w:w="9322" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7344"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="630"/>
+        <w:gridCol w:w="7379"/>
+        <w:gridCol w:w="951"/>
+        <w:gridCol w:w="992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="3FB41AC9" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00850397" w:rsidRPr="00244B95" w14:paraId="686951BD" w14:textId="77777777" w:rsidTr="6FB7994E">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7344" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67DC2717" w14:textId="4B64C0F4" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="72049991" w14:textId="2B710EF4" w:rsidR="00850397" w:rsidRPr="00244B95" w:rsidRDefault="007E0722" w:rsidP="007E0722">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:noProof/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...54 lines deleted...]
-              <w:t>, declares that:</w:t>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="000D5F0F" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">) declares that the person </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="704" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03D48D14" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="358441F1" w14:textId="77777777" w:rsidR="00850397" w:rsidRPr="00244B95" w:rsidRDefault="00850397" w:rsidP="002775C9">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:noProof/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>YES</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="602" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C34E514" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="2DE2948B" w14:textId="77777777" w:rsidR="00850397" w:rsidRPr="00244B95" w:rsidRDefault="00850397" w:rsidP="002775C9">
             <w:pPr>
               <w:spacing w:before="240" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:noProof/>
-[...1 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
               </w:rPr>
               <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00850397" w:rsidRPr="00244B95" w14:paraId="54E58232" w14:textId="77777777" w:rsidTr="6FB7994E">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DA24651" w14:textId="505FF09B" w:rsidR="00850397" w:rsidRPr="00244B95" w:rsidRDefault="00850397" w:rsidP="00D36F93">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="48"/>
+              </w:numPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>is subject to conflicting interests which may negatively affect the contract performance.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="636" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6444D534" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="55708F74" w14:textId="77777777" w:rsidR="00850397" w:rsidRPr="00244B95" w:rsidRDefault="00850397" w:rsidP="002775C9">
             <w:pPr>
-              <w:spacing w:before="240" w:after="120"/>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...86 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="608" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55107961" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="009879A0">
+          <w:p w14:paraId="5A3C430F" w14:textId="77777777" w:rsidR="00850397" w:rsidRPr="00244B95" w:rsidRDefault="00850397" w:rsidP="002775C9">
             <w:pPr>
-              <w:spacing w:before="240" w:after="120"/>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:noProof/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Check1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...4 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...12 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="009879A0">
-[...75 lines deleted...]
-                <w:szCs w:val="22"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="47961364" w14:textId="2BEF2D2F" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
-[...25 lines deleted...]
-        <w:t>Evidence for selection</w:t>
+    <w:p w14:paraId="790CAC98" w14:textId="130FE33D" w:rsidR="00C4227A" w:rsidRPr="00244B95" w:rsidRDefault="00C4227A" w:rsidP="00C4227A">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="006C769B" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="006C5B50" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="009F6C7B" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">evidence on </w:t>
+      </w:r>
+      <w:r w:rsidR="00D50441" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selection criteria </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6372B8BF" w14:textId="77E35A2B" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+    <w:p w14:paraId="6C38D641" w14:textId="3F0D33E7" w:rsidR="00F04B97" w:rsidRPr="00244B95" w:rsidRDefault="00F04B97" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:noProof/>
-[...46 lines deleted...]
-        <w:t>the tender specifications, without delay.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The tender specifications set out in detail what evidence, when, and by which involved entity needs to be provided </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prove that the candidate/tenderer fulfils the selection criteria.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="432653EC" w14:textId="54F47953" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+    <w:p w14:paraId="1699FA0D" w14:textId="0C53EE83" w:rsidR="00F04B97" w:rsidRPr="00244B95" w:rsidRDefault="00F04B97" w:rsidP="00897E28">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
-[...41 lines deleted...]
-        <w:t xml:space="preserve">. The documents must have been issued no more than one year before the date of their request by the contracting authority and must still be valid at that date. </w:t>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where the evidence is not required to be provided with the request to participate/tender, the person is invited to prepare in advance the documents related to the evidence, since the contracting authority may request to provide these </w:t>
+      </w:r>
+      <w:r w:rsidR="00634BA0" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">within </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">a short deadline. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306E6B16" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+    <w:p w14:paraId="1279E35F" w14:textId="2584B0D8" w:rsidR="0073022B" w:rsidRPr="00244B95" w:rsidRDefault="0073022B" w:rsidP="051D3D6B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:sz w:val="22"/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">The signatory declares that the person has already provided the documentary evidence for a previous procedure and confirms that there has been no change in its situation: </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>The person is not required to submit the evidence if it has already been submitted for another procurement procedure of the same contracting authority</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteReference w:id="6"/>
+      </w:r>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the documents are still </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>up-to-date</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FBE3FFA" w14:textId="51DD42D5" w:rsidR="00F04B97" w:rsidRPr="00244B95" w:rsidRDefault="00F04B97" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">The signatory declares that the </w:t>
+      </w:r>
+      <w:r w:rsidR="006C769B" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>person has</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> already provided the documentary evidence for a previous procedure and confirms that there has been no change in its situation: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4786"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="00293E56" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00F04B97" w:rsidRPr="00244B95" w14:paraId="09497FED" w14:textId="77777777" w:rsidTr="051D3D6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="170F097B" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="10A913E5" w14:textId="77777777" w:rsidR="00F04B97" w:rsidRPr="00244B95" w:rsidRDefault="00F04B97" w:rsidP="00897E28">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="36EB6909" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="416CE2E7" w14:textId="77777777" w:rsidR="00F04B97" w:rsidRPr="00244B95" w:rsidRDefault="00F04B97" w:rsidP="051D3D6B">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b/>
+                <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Full reference to previous procedure</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D0118E" w:rsidRPr="009879A0" w14:paraId="245A1CC9" w14:textId="77777777" w:rsidTr="00210DFA">
+      <w:tr w:rsidR="00F04B97" w:rsidRPr="00244B95" w14:paraId="28701422" w14:textId="77777777" w:rsidTr="051D3D6B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="49492855" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="63BD6FED" w14:textId="77777777" w:rsidR="00F04B97" w:rsidRPr="00244B95" w:rsidRDefault="00F04B97" w:rsidP="00897E28">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009879A0">
+            <w:r w:rsidRPr="00244B95">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:i/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
+                <w:iCs/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t>Insert as many lines as necessary.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="169D1C79" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+          <w:p w14:paraId="757BC637" w14:textId="77777777" w:rsidR="00F04B97" w:rsidRPr="00244B95" w:rsidRDefault="00F04B97" w:rsidP="00EB503C">
             <w:pPr>
               <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="300F01CB" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+    <w:p w14:paraId="4BF7FC99" w14:textId="77777777" w:rsidR="008B35EE" w:rsidRPr="00244B95" w:rsidRDefault="008B35EE" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The person is not required to submit the evidence if it can be accessed on a national database free of charge. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03A26509" w14:textId="77777777" w:rsidR="008B35EE" w:rsidRPr="00244B95" w:rsidRDefault="008B35EE" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>The signatory declares that the following internet address of the database/identification data provide access to the evidence required.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9464" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4786"/>
+        <w:gridCol w:w="4678"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008B35EE" w:rsidRPr="00244B95" w14:paraId="7AAC25A1" w14:textId="77777777" w:rsidTr="740E3E08">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="080AB4FB" w14:textId="77777777" w:rsidR="008B35EE" w:rsidRPr="00244B95" w:rsidRDefault="008B35EE" w:rsidP="00897E28">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>Internet address of the database</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCDC931" w14:textId="77777777" w:rsidR="008B35EE" w:rsidRPr="00244B95" w:rsidRDefault="008B35EE" w:rsidP="00897E28">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Identification data of the document </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008B35EE" w:rsidRPr="00244B95" w14:paraId="12BE2EA6" w14:textId="77777777" w:rsidTr="740E3E08">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4786" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="392C809C" w14:textId="77777777" w:rsidR="008B35EE" w:rsidRPr="00244B95" w:rsidRDefault="008B35EE" w:rsidP="00897E28">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:i/>
+                <w:iCs/>
+                <w:highlight w:val="lightGray"/>
+              </w:rPr>
+              <w:t>Insert as many lines as necessary.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4678" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B4EA288" w14:textId="77777777" w:rsidR="008B35EE" w:rsidRPr="00244B95" w:rsidRDefault="008B35EE" w:rsidP="00E22F6A">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6DC8BDFA" w14:textId="1EF027BE" w:rsidR="00713108" w:rsidRPr="00244B95" w:rsidRDefault="00713108" w:rsidP="006B2B45">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>Declaration on honour</w:t>
+      </w:r>
+      <w:r w:rsidR="00C76865" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on restrictive measures</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9322" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7379"/>
+        <w:gridCol w:w="951"/>
+        <w:gridCol w:w="992"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00781ACA" w:rsidRPr="00244B95" w14:paraId="3DC7322F" w14:textId="77777777" w:rsidTr="00AA0136">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6664A3EB" w14:textId="6B8B1526" w:rsidR="00AA0136" w:rsidRPr="00244B95" w:rsidRDefault="00781ACA" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96B93" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>) declares that the candidate/tenderer, including all members of the group in case of a joint request to participate/tender, subcontractors</w:t>
+            </w:r>
+            <w:r w:rsidR="3F843FE7" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and entities on whose capacity the candidate/tenderer intends to rely</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA0136" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F4B8612" w14:textId="4E0AD68E" w:rsidR="00AA0136" w:rsidRPr="00244B95" w:rsidRDefault="00AA0136" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7F632F5C" w14:textId="77777777" w:rsidR="00781ACA" w:rsidRPr="00244B95" w:rsidRDefault="00781ACA" w:rsidP="00781ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1CDFEC" w14:textId="77777777" w:rsidR="00781ACA" w:rsidRPr="00244B95" w:rsidRDefault="00781ACA" w:rsidP="00781ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00781ACA" w:rsidRPr="00244B95" w14:paraId="360E0C62" w14:textId="77777777" w:rsidTr="00AA0136">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="672273BE" w14:textId="77777777" w:rsidR="00781ACA" w:rsidRPr="00244B95" w:rsidRDefault="00073CDE" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="31" w:name="_Hlk213685162"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(a) </w:t>
+            </w:r>
+            <w:r w:rsidR="0008506D" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">are not subject to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="0008506D" w:rsidRPr="00244B95">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                </w:rPr>
+                <w:t>EU restrictive measures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="0008506D" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adopted under Article 29 of the Treaty on the European Union (TEU) or Article 215 of the Treaty on the Functioning of the EU (TFEU)</w:t>
+            </w:r>
+            <w:r w:rsidR="0008506D" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="7"/>
+            </w:r>
+            <w:r w:rsidR="0008506D" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="0008506D" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>consisting of a prohibition to make available or transfer funds or economic resources or to provide financing or financial assistance to them directly or indirectly, or of an asset freeze</w:t>
+            </w:r>
+            <w:r w:rsidR="0008506D" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="31"/>
+          </w:p>
+          <w:p w14:paraId="1DDCF990" w14:textId="5CBBB24E" w:rsidR="00AA0136" w:rsidRPr="00244B95" w:rsidRDefault="00AA0136" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="415EBD8A" w14:textId="77777777" w:rsidR="00781ACA" w:rsidRPr="00244B95" w:rsidRDefault="00781ACA" w:rsidP="00781ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6A9A21C2" w14:textId="77777777" w:rsidR="00781ACA" w:rsidRPr="00244B95" w:rsidRDefault="00781ACA" w:rsidP="00781ACA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0136" w:rsidRPr="00244B95" w14:paraId="5E4C5DF7" w14:textId="77777777" w:rsidTr="003D0B04">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="538D7ADA" w14:textId="23C1C9D4" w:rsidR="00AA0136" w:rsidRPr="00244B95" w:rsidRDefault="00AA0136" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="32" w:name="_Hlk203596381"/>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>(10) declares that a natural or legal person who is a member of the administrative, management or supervisory body of the person, or who has powers of representation, decision or control with regard to the person (this covers e.g. company directors, members of management or supervisory bodies, and cases where one natural or legal person holds a majority of shares), or a beneficial owner of the person (as defined by point 6 of Article 3 of Directive (EU) No 2015/849) is in one of the following situations:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75AEDFA6" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="00244B95" w:rsidRDefault="00AA0136" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50C6D711" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="00244B95" w:rsidRDefault="00AA0136" w:rsidP="003D0B04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77359970" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="00244B95" w:rsidRDefault="00AA0136" w:rsidP="003D0B04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AA0136" w:rsidRPr="00244B95" w14:paraId="6B948935" w14:textId="77777777" w:rsidTr="003D0B04">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="32BDA55F" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="00244B95" w:rsidRDefault="00AA0136" w:rsidP="00434E9A">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(a) are not subject to </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r w:rsidRPr="00244B95">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                </w:rPr>
+                <w:t>EU restrictive measures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> adopted under Article 29 of the Treaty on the European Union (TEU) or Article 215 of the Treaty on the Functioning of the EU (TFEU)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:footnoteReference w:id="8"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>consisting of a prohibition to make available or transfer funds or economic resources or to provide financing or financial assistance to them directly or indirectly, or of an asset freeze</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="307E02C8" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="00244B95" w:rsidRDefault="00AA0136" w:rsidP="003D0B04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6D3D8141" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="00244B95" w:rsidRDefault="00AA0136" w:rsidP="003D0B04">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0A2970AE" w14:textId="1DCF7089" w:rsidR="006B2B45" w:rsidRPr="00244B95" w:rsidRDefault="006B2B45" w:rsidP="006B2B45">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaration on honour </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="32"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">on established debt to the union </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DCBB562" w14:textId="03CF733F" w:rsidR="006B2B45" w:rsidRPr="00244B95" w:rsidRDefault="0013073C" w:rsidP="6FB7994E">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> (to be filled</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1D69" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="46890DB6" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">by the sole candidate/tenderer or </w:t>
+      </w:r>
+      <w:r w:rsidR="013BBB1A" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>each group member</w:t>
+      </w:r>
+      <w:r w:rsidR="46890DB6" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in case of a joint </w:t>
+      </w:r>
+      <w:r w:rsidR="2236F3F2" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>request to participate</w:t>
+      </w:r>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/tender</w:t>
+      </w:r>
+      <w:r w:rsidR="46890DB6" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5915DC59" w14:textId="752F5BD7" w:rsidR="00EE7E2B" w:rsidRPr="00244B95" w:rsidRDefault="00EE7E2B" w:rsidP="00EE7E2B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>The person, being a sole candidate/tenderer/ a member of a joint request to participate</w:t>
+      </w:r>
+      <w:r w:rsidR="00621DE1" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>/tender</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>, submitting a request to participate/tender for the above procedure:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A59500" w14:textId="77777777" w:rsidR="00EE7E2B" w:rsidRPr="00244B95" w:rsidRDefault="00EE7E2B" w:rsidP="00EE7E2B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9322" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7379"/>
+        <w:gridCol w:w="951"/>
+        <w:gridCol w:w="992"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006B2B45" w:rsidRPr="00244B95" w14:paraId="38621178" w14:textId="77777777" w:rsidTr="051D3D6B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5CEFFAC7" w14:textId="0555194A" w:rsidR="006B2B45" w:rsidRPr="00244B95" w:rsidRDefault="00920214" w:rsidP="006B0A89">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00B96B93" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0097142B" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">) declares that </w:t>
+            </w:r>
+            <w:r w:rsidR="010E7444" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">the </w:t>
+            </w:r>
+            <w:r w:rsidR="00171B85" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>person</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D747CEE" w14:textId="77777777" w:rsidR="006B2B45" w:rsidRPr="00244B95" w:rsidRDefault="006B2B45" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="78E9B217" w14:textId="77777777" w:rsidR="006B2B45" w:rsidRPr="00244B95" w:rsidRDefault="006B2B45" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006B2B45" w:rsidRPr="00244B95" w14:paraId="119AF60A" w14:textId="77777777" w:rsidTr="051D3D6B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7379" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2544FED7" w14:textId="320CDAB9" w:rsidR="006B2B45" w:rsidRPr="00244B95" w:rsidRDefault="00EE7E2B" w:rsidP="051D3D6B">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(a) has </w:t>
+            </w:r>
+            <w:r w:rsidR="46890DB6" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>an established debt to the Union</w:t>
+            </w:r>
+            <w:r w:rsidR="0464AFB1" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>, European Atomic Energy Community or an executive agency when the latter implements the Union budget</w:t>
+            </w:r>
+            <w:r w:rsidR="46890DB6" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="951" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62F13434" w14:textId="77777777" w:rsidR="006B2B45" w:rsidRPr="00244B95" w:rsidRDefault="006B2B45" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A6C8E46" w14:textId="77777777" w:rsidR="006B2B45" w:rsidRPr="00244B95" w:rsidRDefault="006B2B45" w:rsidP="00C37A34">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="171E4AF4" w14:textId="20CC95AF" w:rsidR="00340E14" w:rsidRPr="00244B95" w:rsidRDefault="00340E14" w:rsidP="00340E14">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:ind w:left="567" w:hanging="567"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaration on honour on submitted tender </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D66B10A" w14:textId="0B06DCCD" w:rsidR="00765179" w:rsidRPr="00244B95" w:rsidRDefault="00765179" w:rsidP="570F7154">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>(to be filled</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB1D69" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> individually by </w:t>
+      </w:r>
+      <w:r w:rsidR="000001AD" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>sole candidate/</w:t>
+      </w:r>
+      <w:r w:rsidR="000C6B51" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">tenderer, </w:t>
+      </w:r>
+      <w:r w:rsidR="000001AD" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>or the group leader in case</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of a joint </w:t>
+      </w:r>
+      <w:r w:rsidR="00751299" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>request to participate/</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>tender)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44652C08" w14:textId="3B2F458F" w:rsidR="743C92D7" w:rsidRPr="00244B95" w:rsidRDefault="743C92D7" w:rsidP="30C4CF82">
+      <w:pPr>
+        <w:spacing w:beforeAutospacing="1" w:afterAutospacing="1"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In case of a procedure with lots the statements in this part </w:t>
+      </w:r>
+      <w:r w:rsidR="45A55693" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apply to the lot(s) for which the request to participate/tender is submitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9756" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="8327"/>
+        <w:gridCol w:w="670"/>
+        <w:gridCol w:w="759"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000F6EA2" w:rsidRPr="00244B95" w14:paraId="022E046F" w14:textId="77777777" w:rsidTr="051D3D6B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09C4ACC7" w14:textId="254B5ABC" w:rsidR="000F6EA2" w:rsidRPr="00244B95" w:rsidRDefault="00C210FF" w:rsidP="00C210FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="000D5F0F" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="0097142B" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="000F6EA2" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>declares that the person:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="59250AC2" w14:textId="77777777" w:rsidR="000F6EA2" w:rsidRPr="00244B95" w:rsidRDefault="000F6EA2" w:rsidP="00C54FCE">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>YES</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1AA4B7" w14:textId="77777777" w:rsidR="000F6EA2" w:rsidRPr="00244B95" w:rsidRDefault="000F6EA2" w:rsidP="00C54FCE">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>NO</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000F6EA2" w:rsidRPr="00244B95" w14:paraId="787F342E" w14:textId="77777777" w:rsidTr="051D3D6B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8327" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7975BFE1" w14:textId="706E36C7" w:rsidR="000F6EA2" w:rsidRPr="00244B95" w:rsidRDefault="000C6B51" w:rsidP="051D3D6B">
+            <w:pPr>
+              <w:pStyle w:val="Text1"/>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve">(a) </w:t>
+            </w:r>
+            <w:r w:rsidR="00D6012C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00D6012C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>has prepared the submitted tender</w:t>
+            </w:r>
+            <w:r w:rsidR="00D6012C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="00D6012C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D6012C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:r w:rsidR="00D6012C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>undertakes to prepare the tender (if invited to submit a tender)</w:t>
+            </w:r>
+            <w:r w:rsidR="00D6012C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="00D6012C" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000F6EA2" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>in complete independence and autonomously from the other tenders</w:t>
+            </w:r>
+            <w:r w:rsidR="000F6EA2" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t xml:space="preserve"> submitted </w:t>
+            </w:r>
+            <w:r w:rsidR="000F6EA2" w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+              </w:rPr>
+              <w:t>within the same procurement procedure.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="670" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="354F15FF" w14:textId="77777777" w:rsidR="000F6EA2" w:rsidRPr="00244B95" w:rsidRDefault="000F6EA2" w:rsidP="00C54FCE">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="759" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="360BA9D6" w14:textId="77777777" w:rsidR="000F6EA2" w:rsidRPr="00244B95" w:rsidRDefault="000F6EA2" w:rsidP="00C54FCE">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Check1"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:checkBox>
+                    <w:sizeAuto/>
+                    <w:default w:val="0"/>
+                  </w:checkBox>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00244B95">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="37B931D2" w14:textId="77777777" w:rsidR="00D6012C" w:rsidRPr="00244B95" w:rsidRDefault="00D6012C" w:rsidP="004D4F4A">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AC49A1E" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+    <w:p w14:paraId="28BFCDAB" w14:textId="41BE2C60" w:rsidR="00670F39" w:rsidRPr="00244B95" w:rsidRDefault="00670F39" w:rsidP="004D4F4A">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009879A0">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:b/>
           <w:i/>
           <w:noProof/>
-          <w:sz w:val="22"/>
-[...2 lines deleted...]
-        <w:t>The above-mentioned person may be subject to rejection from this procedure and to administrative sanctions (exclusion or financial penalty) if any of the declarations or information provided as a condition for participating in this procedure prove to be false.</w:t>
+        </w:rPr>
+        <w:t>The person must immediately inform the contracting authority of any changes in the situations as declared.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735954C6" w14:textId="77777777" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+    <w:p w14:paraId="0AB55991" w14:textId="77777777" w:rsidR="00670F39" w:rsidRPr="00244B95" w:rsidRDefault="00670F39" w:rsidP="004D4F4A">
       <w:pPr>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:noProof/>
-[...1 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45163501" w14:textId="11C27FF6" w:rsidR="00D0118E" w:rsidRPr="009879A0" w:rsidRDefault="00D0118E" w:rsidP="00D0118E">
+    <w:p w14:paraId="16F448EE" w14:textId="0456F69B" w:rsidR="00BA61F8" w:rsidRPr="00244B95" w:rsidRDefault="00BA61F8" w:rsidP="004D4F4A">
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:i/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>The person may be subject to rejection from this procedure and to administrative sanctions (exclusion or financial penalty) if any of the declarations or information provided as a condition for participating in this procedure prove to be false.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BB38143" w14:textId="77777777" w:rsidR="003F19C9" w:rsidRPr="00244B95" w:rsidRDefault="003F19C9" w:rsidP="004A4B4A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4395"/>
           <w:tab w:val="left" w:pos="7797"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
-          <w:b/>
-[...13 lines deleted...]
-          <w:szCs w:val="22"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5652B8A9" w14:textId="01CB9F86" w:rsidR="00522736" w:rsidRPr="00244B95" w:rsidRDefault="004D4F4A" w:rsidP="004A4B4A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4395"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
         </w:rPr>
         <w:t>Full name</w:t>
       </w:r>
-      <w:r w:rsidRPr="009879A0">
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00522736" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5C3CA0" w14:textId="4ADE4B77" w:rsidR="00522736" w:rsidRPr="00244B95" w:rsidRDefault="00DA410F" w:rsidP="004A4B4A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4395"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="009879A0">
-[...6 lines deleted...]
-          <w:szCs w:val="22"/>
+      <w:r w:rsidR="00522736" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F448F0" w14:textId="42F52720" w:rsidR="00DA410F" w:rsidRPr="00244B95" w:rsidRDefault="00DA410F" w:rsidP="004A4B4A">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4395"/>
+          <w:tab w:val="left" w:pos="7797"/>
+        </w:tabs>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
         <w:t>Signature</w:t>
       </w:r>
-      <w:r w:rsidR="00FE61E1" w:rsidRPr="009879A0">
-[...9 lines deleted...]
-        <w:footnoteReference w:id="1"/>
+      <w:r w:rsidR="00522736" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFC319D" w14:textId="77777777" w:rsidR="0032174F" w:rsidRPr="009879A0" w:rsidRDefault="0032174F" w:rsidP="0032174F">
-[...5 lines deleted...]
-          <w:szCs w:val="22"/>
+    <w:p w14:paraId="16F448F1" w14:textId="7A2215E0" w:rsidR="00DA410F" w:rsidRPr="00244B95" w:rsidRDefault="00DA410F" w:rsidP="004D4F4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="0032174F" w:rsidRPr="009879A0" w:rsidSect="000F63DF">
-[...6 lines deleted...]
-      <w:titlePg/>
+    <w:p w14:paraId="53986040" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>The declaration is to be signed with:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B153CA" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84" w:rsidP="00454D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08E82C60" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Electronic signature (recommended option):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DFB16FF" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84" w:rsidP="00454D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34AE105A" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>In case you have the possibility to sign the declaration using a qualified electronic signature (QES), please have it signed electronically by your authorised representative(s). Please note that only the qualified electronic signature (QES) within the meaning of Regulation (EU) No 910/2014 (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>eIDAS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regulation) will be accepted. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14B60CC3" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84" w:rsidP="00454D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="271453EE" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Before sending back your electronically signed document, please check the signature and validity of the certificate with one of the following tools:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E4A90D" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DSS Demonstration validation tool available at </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14">
+        <w:r w:rsidRPr="00244B95">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://ec.europa.eu/cefdigital/DSS/webapp-demo/validation </w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>can help you check the validity of a certificate by indicating the number and type of valid signatures in a document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C363E86" w14:textId="114D5DCB" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EU Trusted List Browser can be consulted </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> check whether the electronic signature provider and the trust service it provides are part of European Union Trusted List: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:anchor="/screen/home">
+        <w:r w:rsidR="00F556E0" w:rsidRPr="00244B95">
+          <w:rPr>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:i/>
+            <w:iCs/>
+            <w:highlight w:val="lightGray"/>
+          </w:rPr>
+          <w:t>https://esignature.ec.europa.eu/efda/tl-browser/#/screen/home</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00F556E0" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58097C9C" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84" w:rsidP="00454D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7EFE5604" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84" w:rsidP="051D3D6B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve">To make sure you use a QES compliant to </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>eIDAS</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Regulation, you need to check that both the service provider and the qualified certificate generation service used are included in the EU Trusted List Browser.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E36E67D" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84" w:rsidP="00454D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B35402D" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>Handwritten signature:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64EBAE13" w14:textId="77777777" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84" w:rsidP="00454D84">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4AD373" w14:textId="40400EE6" w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidRDefault="00454D84" w:rsidP="004D4F4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:highlight w:val="lightGray"/>
+        </w:rPr>
+        <w:t>In case you do not have the possibility to sign the declaration using a qualified electronic signature (QES), please fill it in electronically, then print it and have it signed and dated by your authorised representative(s) using a hand-written signature.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00454D84" w:rsidRPr="00244B95" w:rsidSect="001D72E4">
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId17"/>
+      <w:headerReference w:type="first" r:id="rId18"/>
+      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="1418" w:bottom="1134" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3D726115" w14:textId="77777777" w:rsidR="00F53218" w:rsidRDefault="00F53218" w:rsidP="0032174F">
+    <w:p w14:paraId="7C769C87" w14:textId="77777777" w:rsidR="00C37C7D" w:rsidRDefault="00C37C7D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="60D74662" w14:textId="77777777" w:rsidR="00F53218" w:rsidRDefault="00F53218" w:rsidP="0032174F">
+    <w:p w14:paraId="121D7A50" w14:textId="77777777" w:rsidR="00C37C7D" w:rsidRDefault="00C37C7D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="1DB58DB9" w14:textId="77777777" w:rsidR="00C37C7D" w:rsidRDefault="00C37C7D"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
-    <w:altName w:val="Times New Roman PS"/>
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
-    <w:altName w:val="Courier New PSMT"/>
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-[...9 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Segoe UI">
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman Bold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0D69DE98" w14:textId="77777777" w:rsidR="000F63DF" w:rsidRDefault="000F63DF">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-1795981518"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="08123FA5" w14:textId="0762C965" w:rsidR="00585B73" w:rsidRDefault="00585B73" w:rsidP="00370A7F">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00D30FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D30FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D30FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D30FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00AB1D69" w:rsidRPr="00D30FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D30FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00D30FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D30FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00D30FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00D30FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00AB1D69" w:rsidRPr="00D30FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D30FFC">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="65B8CF84" w14:textId="77777777" w:rsidR="00585B73" w:rsidRDefault="00585B73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="318D35C0" w14:textId="77777777" w:rsidR="000F63DF" w:rsidRDefault="000F63DF">
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="42EBA7AE" w14:textId="70FD2B71" w:rsidR="00585B73" w:rsidRPr="00D6012C" w:rsidRDefault="00585B73">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="247F4E4D" w14:textId="77777777" w:rsidR="00585B73" w:rsidRDefault="00585B73">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="039FEAEC" w14:textId="77777777" w:rsidR="00F53218" w:rsidRDefault="00F53218" w:rsidP="0032174F">
+    <w:p w14:paraId="2585DAFC" w14:textId="77777777" w:rsidR="00C37C7D" w:rsidRDefault="00C37C7D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A77B657" w14:textId="77777777" w:rsidR="00F53218" w:rsidRDefault="00F53218" w:rsidP="0032174F">
+    <w:p w14:paraId="6A954024" w14:textId="77777777" w:rsidR="00C37C7D" w:rsidRDefault="00C37C7D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:id="1">
-    <w:p w14:paraId="6DB3ABAC" w14:textId="52BD3896" w:rsidR="00FE61E1" w:rsidRDefault="00FE61E1">
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p w14:paraId="4642C5BB" w14:textId="77777777" w:rsidR="00C37C7D" w:rsidRDefault="00C37C7D"/>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="61539AC3" w14:textId="46EF5ACC" w:rsidR="00585B73" w:rsidRPr="00244B95" w:rsidRDefault="00585B73">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The same EU institution, agency, body or office. </w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="77A259E1" w14:textId="37F9C71D" w:rsidR="00585B73" w:rsidRPr="00244B95" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DA74A9">
-[...6 lines deleted...]
-        <w:r w:rsidRPr="00DA74A9">
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">An </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>“involved entity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>” is each economic operator involved in the request to participate/tender. This includes the following four categories of economic operators:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A5F011B" w14:textId="797285D5" w:rsidR="00585B73" w:rsidRPr="00244B95" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sole candidate/tenderer; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BA1FBC" w14:textId="0458761C" w:rsidR="00585B73" w:rsidRPr="00244B95" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">group members (including group leader) in case of a joint request to participate/tender; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1460283F" w14:textId="114CC700" w:rsidR="00585B73" w:rsidRPr="00244B95" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">identified subcontractors; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F4AE29" w14:textId="50B7CA17" w:rsidR="00585B73" w:rsidRPr="00244B95" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve">other entities (that are not subcontractors) on whose capacity the candidate/tenderer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>relies</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> fulfil the selection criteria.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE9C146" w14:textId="10CA3A5B" w:rsidR="00585B73" w:rsidRPr="004C0A40" w:rsidRDefault="00585B73" w:rsidP="004C0A40">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:lang w:val="en"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="4">
+    <w:p w14:paraId="7F511AE8" w14:textId="5800C21C" w:rsidR="00211706" w:rsidRPr="00244B95" w:rsidRDefault="00211706">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> If the answer is ‘</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>yes’</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to any of the questions</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD32B0" w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please provide any further details you consider appropriate.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="5">
+    <w:p w14:paraId="79038C83" w14:textId="46E5ADA1" w:rsidR="00585B73" w:rsidRPr="00244B95" w:rsidRDefault="00585B73">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The same EU institution, agency, body or office.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="6">
+    <w:p w14:paraId="691476B8" w14:textId="175A7801" w:rsidR="00585B73" w:rsidRPr="00244B95" w:rsidRDefault="00585B73" w:rsidP="0073022B">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> The same EU institution, agency, body or office.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="7">
+    <w:p w14:paraId="778927A2" w14:textId="77777777" w:rsidR="0008506D" w:rsidRPr="00244B95" w:rsidRDefault="0008506D" w:rsidP="0008506D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please note that the EU Official Journal contains the official list and, in case of conflict, its content prevails</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C271E7" w14:textId="77777777" w:rsidR="0008506D" w:rsidRPr="00244B95" w:rsidRDefault="0008506D" w:rsidP="0008506D">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over that of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:anchor="/main" w:history="1">
+        <w:r w:rsidRPr="00244B95">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           </w:rPr>
-          <w:t>https://webgate.ec.europa.eu/tl-browser/#/</w:t>
+          <w:t>EU Sanctions Map</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="8">
+    <w:p w14:paraId="3C6093FD" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="00244B95" w:rsidRDefault="00AA0136" w:rsidP="00AA0136">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please note that the EU Official Journal contains the official list and, in case of conflict, its content prevails</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601A33BD" w14:textId="77777777" w:rsidR="00AA0136" w:rsidRPr="00E07552" w:rsidRDefault="00AA0136" w:rsidP="00AA0136">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t xml:space="preserve">over that of the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId2" w:anchor="/main" w:history="1">
+        <w:r w:rsidRPr="00244B95">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          </w:rPr>
+          <w:t>EU Sanctions Map</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00244B95">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="2BD7775F" w14:textId="77777777" w:rsidR="000F63DF" w:rsidRPr="001522B4" w:rsidRDefault="000F63DF" w:rsidP="00254AFE">
+  <w:p w14:paraId="2694530D" w14:textId="3B5BEA50" w:rsidR="00585B73" w:rsidRPr="00D30FFC" w:rsidRDefault="51C398D7" w:rsidP="001D72E4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="fr-BE"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00D30FFC">
+      <w:rPr>
+        <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="fr-BE"/>
+      </w:rPr>
+      <w:t>Version December 2025</w:t>
+    </w:r>
   </w:p>
-  <w:p w14:paraId="040B40DF" w14:textId="77777777" w:rsidR="000F63DF" w:rsidRDefault="000F63DF">
+  <w:p w14:paraId="42189F54" w14:textId="77777777" w:rsidR="00585B73" w:rsidRDefault="00585B73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:tbl>
-[...100 lines deleted...]
-  <w:p w14:paraId="44416281" w14:textId="77777777" w:rsidR="000F63DF" w:rsidRDefault="000F63DF">
+  <w:p w14:paraId="16F448F6" w14:textId="24A0B937" w:rsidR="00585B73" w:rsidRPr="00370A7F" w:rsidRDefault="00585B73">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="fr-BE"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="00897E28">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="fr-BE"/>
+      </w:rPr>
+      <w:t xml:space="preserve">Version </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="fr-BE"/>
+      </w:rPr>
+      <w:t>July</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00897E28">
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="fr-BE"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="fr-BE"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13F00DB5"/>
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F32C732E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="010963E6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8EBC4D20"/>
-[...6 lines deleted...]
-        <w:ind w:left="1069" w:hanging="360"/>
+    <w:tmpl w:val="95A69F44"/>
+    <w:lvl w:ilvl="0" w:tplc="02C47AC6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A3B363E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C248E822"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="10BB7F20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="612A1EF8"/>
+    <w:lvl w:ilvl="0" w:tplc="02C47AC6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="119779A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2CCCDDAC"/>
+    <w:lvl w:ilvl="0" w:tplc="D452E7DA">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1789" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2509" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3229" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3949" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4669" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5389" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6109" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6829" w:hanging="180"/>
+        <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21934A21"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13014228"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="18141220"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:tmpl w:val="EA1837C8"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
-      <w:lvlJc w:val="right"/>
-[...2 lines deleted...]
-      </w:pPr>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="180"/>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="180"/>
+        <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="16723E77"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="21CCE7FC"/>
+    <w:lvl w:ilvl="0" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17265189"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="34F05080"/>
+    <w:lvl w:ilvl="0" w:tplc="022E1612">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B250BA7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="55D8A23E"/>
+    <w:lvl w:ilvl="0" w:tplc="7E3C3E1C">
+      <w:start w:val="9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B720F62"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F406456E"/>
+    <w:lvl w:ilvl="0" w:tplc="6D0E0CA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CFE02A3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C1F21494"/>
+    <w:lvl w:ilvl="0" w:tplc="04090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E927570"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="52EE0402"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1004" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1724" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3164" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3884" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4604" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5324" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6044" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6764" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="21934A21"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="975043B8"/>
+    <w:lvl w:ilvl="0" w:tplc="18090017">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29154038"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4A01F58"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C3E7D34"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2A045DEE"/>
+    <w:lvl w:ilvl="0" w:tplc="B1160778">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="862" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1582" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2302" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3022" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3742" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4462" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5182" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6622" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CF440C6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="A81A93D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
@@ -10363,52 +17191,673 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E116DC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5A89F84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="­"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="283"/>
+        </w:tabs>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E5C38F8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22D4A86A"/>
+    <w:lvl w:ilvl="0" w:tplc="B1160778">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F811C4D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E25466FA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FA80CBD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8FE858E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32181130"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F406456E"/>
+    <w:lvl w:ilvl="0" w:tplc="6D0E0CA2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="376854A9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="25FC9E14"/>
+    <w:lvl w:ilvl="0" w:tplc="7FC0629E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="842"/>
+        </w:tabs>
+        <w:ind w:left="842" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="393143F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22D4A86A"/>
+    <w:lvl w:ilvl="0" w:tplc="B1160778">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A632EED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C068CA48"/>
     <w:lvl w:ilvl="0" w:tplc="B1160778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -10476,54 +17925,54 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="380E384E"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D466E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="82B24806"/>
+    <w:tmpl w:val="EA1837C8"/>
     <w:lvl w:ilvl="0" w:tplc="08090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10565,51 +18014,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E7C5D75"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A53A191E"/>
+    <w:lvl w:ilvl="0" w:tplc="F15CDC6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:lvlText w:val="%1-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F6B35C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C068CA48"/>
     <w:lvl w:ilvl="0" w:tplc="B1160778">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1222" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10678,66 +18216,347 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5542" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6262" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46CB1AC9"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43013634"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="771CDBC8"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:tmpl w:val="22D4A86A"/>
+    <w:lvl w:ilvl="0" w:tplc="B1160778">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="502" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48A537A3"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8FE858E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A4E63A9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="F9AE2018"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AFE27E8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="227C38BE"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
@@ -10767,51 +18586,111 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B6355C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8FE858E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E12590F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8FE858E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:numFmt w:val="decimal"/>
@@ -10827,483 +18706,3251 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...5 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53842BB4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A81A93D2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1004" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56DC05A1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DA14B938"/>
+    <w:lvl w:ilvl="0" w:tplc="7BDE7548">
+      <w:start w:val="10"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1724" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2444" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="1942" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3164" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3884" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4604" w:hanging="180"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+        <w:ind w:left="4102" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5324" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6044" w:hanging="360"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6764" w:hanging="180"/>
+        <w:ind w:left="6262" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1637028884">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E57701D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D20E0FAC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000D">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="632B3DD6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0C8A6F26"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="731" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1451" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2171" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2891" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3611" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4331" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5051" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5771" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6491" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6573425D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04090001"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65A7718B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5A89F84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="­"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="283"/>
+        </w:tabs>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="662B5C67"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40D2097A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="–"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="283"/>
+        </w:tabs>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6709224B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D4FC73AC"/>
+    <w:lvl w:ilvl="0" w:tplc="C74076B0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6871164D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18141220"/>
+    <w:lvl w:ilvl="0" w:tplc="0809001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="696A6040"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="2E3C014C"/>
+    <w:lvl w:ilvl="0" w:tplc="3594C3CE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:u w:val="single"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DFB02EC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9DC662F0"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F804877"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="85A8056A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FDC236F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37783E86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70C57E10"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7200E9F2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="721848C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="22D4A86A"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="(%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="502" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1222" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1942" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2662" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3382" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4102" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4822" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5542" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6262" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="725C075B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5982511C"/>
+    <w:lvl w:ilvl="0" w:tplc="08090015">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="738452FB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1E201ECA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="Part %1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="792"/>
+        </w:tabs>
+        <w:ind w:left="792" w:hanging="432"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1418"/>
+        </w:tabs>
+        <w:ind w:left="2948" w:hanging="1530"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:left="2232" w:hanging="21"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3960"/>
+        </w:tabs>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4680"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75EC390B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1D3E1BFC"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76624C6A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="18141220"/>
+    <w:lvl w:ilvl="0" w:tplc="0809001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1070" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79A038C6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33DAA6BC"/>
+    <w:lvl w:ilvl="0" w:tplc="2E98EC6C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79F27F8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0234E95A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CB62ECB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5A89F84"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="­"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="283"/>
+        </w:tabs>
+        <w:ind w:left="283" w:hanging="283"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1967852108">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="658996662">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1207260926">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1062564699">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1917011099">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1395468549">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1283800693">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1575823425">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="244995278">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="465509501">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1335182691">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="718751325">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1348677384">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="251932536">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="2011717609">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1450662030">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1255477684">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="672076131">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="881946482">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="560554904">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="40835702">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="761295461">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="322509580">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1214539650">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="370501172">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="781845752">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1236086294">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="434794198">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="1392994447">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1842815227">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="560865117">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="2103447609">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1192839601">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="502477879">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1048339333">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1259563885">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="1815835310">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="732658296">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="1571236515">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="1780832529">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="840391128">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="42" w16cid:durableId="1218667723">
+    <w:abstractNumId w:val="33"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="2130930234">
+    <w:abstractNumId w:val="29"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1"/>
+    <w:lvlOverride w:ilvl="2"/>
+    <w:lvlOverride w:ilvl="3"/>
+    <w:lvlOverride w:ilvl="4"/>
+    <w:lvlOverride w:ilvl="5"/>
+    <w:lvlOverride w:ilvl="6"/>
+    <w:lvlOverride w:ilvl="7"/>
+    <w:lvlOverride w:ilvl="8"/>
+  </w:num>
+  <w:num w:numId="44" w16cid:durableId="1128426210">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="45" w16cid:durableId="1023895064">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="46" w16cid:durableId="1238517718">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="47" w16cid:durableId="1227573725">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1583106452">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="49" w16cid:durableId="920918386">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="50" w16cid:durableId="1036740600">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="51" w16cid:durableId="719672450">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="819538310">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="52" w16cid:durableId="19206077">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="55982331">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="53" w16cid:durableId="1151481988">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="654533929">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="54" w16cid:durableId="1195389409">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1168867087">
-[...11 lines deleted...]
-  <w:num w:numId="9" w16cid:durableId="349724028">
+  <w:num w:numId="55" w16cid:durableId="258878535">
     <w:abstractNumId w:val="4"/>
   </w:num>
+  <w:numIdMacAtCleanup w:val="51"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-[...1 lines deleted...]
-  <w:defaultTabStop w:val="720"/>
+  <w:zoom w:percent="76"/>
+  <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:defaultTabStop w:val="0"/>
+  <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="LW_DocType" w:val="NORMAL"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="0032174F"/>
-[...62 lines deleted...]
-    <w:rsid w:val="00FE61E1"/>
+    <w:rsidRoot w:val="00DA410F"/>
+    <w:rsid w:val="000000DA"/>
+    <w:rsid w:val="000001AD"/>
+    <w:rsid w:val="00000D90"/>
+    <w:rsid w:val="00001697"/>
+    <w:rsid w:val="00011D8F"/>
+    <w:rsid w:val="000134F6"/>
+    <w:rsid w:val="00014289"/>
+    <w:rsid w:val="0001478E"/>
+    <w:rsid w:val="00015453"/>
+    <w:rsid w:val="00021420"/>
+    <w:rsid w:val="0003236B"/>
+    <w:rsid w:val="00042DF5"/>
+    <w:rsid w:val="00044C7D"/>
+    <w:rsid w:val="00055F7F"/>
+    <w:rsid w:val="00057312"/>
+    <w:rsid w:val="00060716"/>
+    <w:rsid w:val="00064BE7"/>
+    <w:rsid w:val="00072088"/>
+    <w:rsid w:val="00073CDE"/>
+    <w:rsid w:val="00074059"/>
+    <w:rsid w:val="00083DDE"/>
+    <w:rsid w:val="0008506D"/>
+    <w:rsid w:val="000853F7"/>
+    <w:rsid w:val="00086029"/>
+    <w:rsid w:val="00086A53"/>
+    <w:rsid w:val="000A07E9"/>
+    <w:rsid w:val="000A0BA5"/>
+    <w:rsid w:val="000A49B6"/>
+    <w:rsid w:val="000A6F71"/>
+    <w:rsid w:val="000B1CF8"/>
+    <w:rsid w:val="000B2CF0"/>
+    <w:rsid w:val="000B34D3"/>
+    <w:rsid w:val="000B67F3"/>
+    <w:rsid w:val="000B752C"/>
+    <w:rsid w:val="000C2EE8"/>
+    <w:rsid w:val="000C3409"/>
+    <w:rsid w:val="000C3A13"/>
+    <w:rsid w:val="000C68B3"/>
+    <w:rsid w:val="000C6B51"/>
+    <w:rsid w:val="000D27F5"/>
+    <w:rsid w:val="000D41F1"/>
+    <w:rsid w:val="000D5F0F"/>
+    <w:rsid w:val="000D6ED6"/>
+    <w:rsid w:val="000E044C"/>
+    <w:rsid w:val="000E2E14"/>
+    <w:rsid w:val="000E6D3C"/>
+    <w:rsid w:val="000F3EF8"/>
+    <w:rsid w:val="000F40A3"/>
+    <w:rsid w:val="000F5F4E"/>
+    <w:rsid w:val="000F6EA2"/>
+    <w:rsid w:val="00100A54"/>
+    <w:rsid w:val="0010150F"/>
+    <w:rsid w:val="0010484E"/>
+    <w:rsid w:val="00105C02"/>
+    <w:rsid w:val="0011021A"/>
+    <w:rsid w:val="00110C98"/>
+    <w:rsid w:val="00113FC7"/>
+    <w:rsid w:val="0011512C"/>
+    <w:rsid w:val="0011661C"/>
+    <w:rsid w:val="00116FF1"/>
+    <w:rsid w:val="00121829"/>
+    <w:rsid w:val="001228C9"/>
+    <w:rsid w:val="001257B8"/>
+    <w:rsid w:val="0012614D"/>
+    <w:rsid w:val="0013073C"/>
+    <w:rsid w:val="00131972"/>
+    <w:rsid w:val="00133437"/>
+    <w:rsid w:val="00134415"/>
+    <w:rsid w:val="00151408"/>
+    <w:rsid w:val="001524A7"/>
+    <w:rsid w:val="001536C7"/>
+    <w:rsid w:val="00154CF6"/>
+    <w:rsid w:val="00156071"/>
+    <w:rsid w:val="001564B0"/>
+    <w:rsid w:val="00161151"/>
+    <w:rsid w:val="001633A3"/>
+    <w:rsid w:val="00165F76"/>
+    <w:rsid w:val="00170A83"/>
+    <w:rsid w:val="00171B85"/>
+    <w:rsid w:val="001751BC"/>
+    <w:rsid w:val="00176DEC"/>
+    <w:rsid w:val="00180151"/>
+    <w:rsid w:val="00182B46"/>
+    <w:rsid w:val="00182D13"/>
+    <w:rsid w:val="00184B3F"/>
+    <w:rsid w:val="00191BB4"/>
+    <w:rsid w:val="001969D1"/>
+    <w:rsid w:val="001A2EAD"/>
+    <w:rsid w:val="001A6E91"/>
+    <w:rsid w:val="001A7789"/>
+    <w:rsid w:val="001A7C0B"/>
+    <w:rsid w:val="001B17EB"/>
+    <w:rsid w:val="001B3771"/>
+    <w:rsid w:val="001B5619"/>
+    <w:rsid w:val="001C14D3"/>
+    <w:rsid w:val="001C31D5"/>
+    <w:rsid w:val="001C4395"/>
+    <w:rsid w:val="001C4F29"/>
+    <w:rsid w:val="001C5CDF"/>
+    <w:rsid w:val="001D72E4"/>
+    <w:rsid w:val="001D7FA6"/>
+    <w:rsid w:val="001E05FC"/>
+    <w:rsid w:val="001E0D73"/>
+    <w:rsid w:val="001E1AF4"/>
+    <w:rsid w:val="001E25F2"/>
+    <w:rsid w:val="001E33AE"/>
+    <w:rsid w:val="001F135A"/>
+    <w:rsid w:val="001F4321"/>
+    <w:rsid w:val="0020320A"/>
+    <w:rsid w:val="00204059"/>
+    <w:rsid w:val="00206746"/>
+    <w:rsid w:val="002071B5"/>
+    <w:rsid w:val="00210CBD"/>
+    <w:rsid w:val="00211706"/>
+    <w:rsid w:val="002121C3"/>
+    <w:rsid w:val="0021259E"/>
+    <w:rsid w:val="0021265F"/>
+    <w:rsid w:val="00214D18"/>
+    <w:rsid w:val="002151DC"/>
+    <w:rsid w:val="0021662F"/>
+    <w:rsid w:val="0021695B"/>
+    <w:rsid w:val="0022078F"/>
+    <w:rsid w:val="00221F81"/>
+    <w:rsid w:val="0022226B"/>
+    <w:rsid w:val="00222C6A"/>
+    <w:rsid w:val="0022529D"/>
+    <w:rsid w:val="002254B5"/>
+    <w:rsid w:val="00227415"/>
+    <w:rsid w:val="00230ACC"/>
+    <w:rsid w:val="00235961"/>
+    <w:rsid w:val="0024225B"/>
+    <w:rsid w:val="00244B95"/>
+    <w:rsid w:val="00247570"/>
+    <w:rsid w:val="00250E38"/>
+    <w:rsid w:val="00251321"/>
+    <w:rsid w:val="002523BC"/>
+    <w:rsid w:val="002610C3"/>
+    <w:rsid w:val="00262DC7"/>
+    <w:rsid w:val="00265657"/>
+    <w:rsid w:val="00267A4E"/>
+    <w:rsid w:val="00267DD7"/>
+    <w:rsid w:val="00272C76"/>
+    <w:rsid w:val="002737A5"/>
+    <w:rsid w:val="0027592E"/>
+    <w:rsid w:val="00276307"/>
+    <w:rsid w:val="002775C9"/>
+    <w:rsid w:val="00282169"/>
+    <w:rsid w:val="002870DB"/>
+    <w:rsid w:val="00290AC9"/>
+    <w:rsid w:val="00292B05"/>
+    <w:rsid w:val="002938BC"/>
+    <w:rsid w:val="00293915"/>
+    <w:rsid w:val="00295526"/>
+    <w:rsid w:val="00295BCF"/>
+    <w:rsid w:val="00295EA5"/>
+    <w:rsid w:val="002966E6"/>
+    <w:rsid w:val="002A09B7"/>
+    <w:rsid w:val="002A328B"/>
+    <w:rsid w:val="002B27B2"/>
+    <w:rsid w:val="002B2ABE"/>
+    <w:rsid w:val="002B54BD"/>
+    <w:rsid w:val="002B5569"/>
+    <w:rsid w:val="002B7336"/>
+    <w:rsid w:val="002B7953"/>
+    <w:rsid w:val="002C1324"/>
+    <w:rsid w:val="002C3BC2"/>
+    <w:rsid w:val="002C56EC"/>
+    <w:rsid w:val="002C76EE"/>
+    <w:rsid w:val="002D4768"/>
+    <w:rsid w:val="002D7022"/>
+    <w:rsid w:val="002E016A"/>
+    <w:rsid w:val="002E3945"/>
+    <w:rsid w:val="002E4DDF"/>
+    <w:rsid w:val="002E7BAF"/>
+    <w:rsid w:val="002E7FE3"/>
+    <w:rsid w:val="002F0D05"/>
+    <w:rsid w:val="002F4D73"/>
+    <w:rsid w:val="002F6C60"/>
+    <w:rsid w:val="00300E03"/>
+    <w:rsid w:val="00304736"/>
+    <w:rsid w:val="0030486A"/>
+    <w:rsid w:val="00304E61"/>
+    <w:rsid w:val="003154CD"/>
+    <w:rsid w:val="00316C13"/>
+    <w:rsid w:val="00321B2B"/>
+    <w:rsid w:val="00325E5A"/>
+    <w:rsid w:val="00327EBE"/>
+    <w:rsid w:val="00332821"/>
+    <w:rsid w:val="00333F36"/>
+    <w:rsid w:val="0033485A"/>
+    <w:rsid w:val="0033520A"/>
+    <w:rsid w:val="00340E14"/>
+    <w:rsid w:val="00343F23"/>
+    <w:rsid w:val="003443FA"/>
+    <w:rsid w:val="00344A4B"/>
+    <w:rsid w:val="00345F5A"/>
+    <w:rsid w:val="00354B2E"/>
+    <w:rsid w:val="00357A64"/>
+    <w:rsid w:val="00357CC2"/>
+    <w:rsid w:val="003606C5"/>
+    <w:rsid w:val="00360DC9"/>
+    <w:rsid w:val="00360EF5"/>
+    <w:rsid w:val="00366D34"/>
+    <w:rsid w:val="00366F7A"/>
+    <w:rsid w:val="00366FB4"/>
+    <w:rsid w:val="00370A7F"/>
+    <w:rsid w:val="0037368F"/>
+    <w:rsid w:val="003738BE"/>
+    <w:rsid w:val="0037431C"/>
+    <w:rsid w:val="003761DA"/>
+    <w:rsid w:val="00376A09"/>
+    <w:rsid w:val="0038404C"/>
+    <w:rsid w:val="00384EE5"/>
+    <w:rsid w:val="003865BE"/>
+    <w:rsid w:val="0039104C"/>
+    <w:rsid w:val="0039338B"/>
+    <w:rsid w:val="00394622"/>
+    <w:rsid w:val="0039595B"/>
+    <w:rsid w:val="003974B8"/>
+    <w:rsid w:val="003A427B"/>
+    <w:rsid w:val="003A74F8"/>
+    <w:rsid w:val="003B3A9F"/>
+    <w:rsid w:val="003B478B"/>
+    <w:rsid w:val="003B523C"/>
+    <w:rsid w:val="003B63B8"/>
+    <w:rsid w:val="003B6ACF"/>
+    <w:rsid w:val="003B7314"/>
+    <w:rsid w:val="003C07FD"/>
+    <w:rsid w:val="003C155E"/>
+    <w:rsid w:val="003C6B78"/>
+    <w:rsid w:val="003C7E81"/>
+    <w:rsid w:val="003D0FB8"/>
+    <w:rsid w:val="003E2874"/>
+    <w:rsid w:val="003E38BD"/>
+    <w:rsid w:val="003E3BA0"/>
+    <w:rsid w:val="003E4DCC"/>
+    <w:rsid w:val="003E5E5C"/>
+    <w:rsid w:val="003E77E7"/>
+    <w:rsid w:val="003F19C9"/>
+    <w:rsid w:val="003F4DFC"/>
+    <w:rsid w:val="003F57E2"/>
+    <w:rsid w:val="003F754E"/>
+    <w:rsid w:val="004025EE"/>
+    <w:rsid w:val="00403CC8"/>
+    <w:rsid w:val="0040714B"/>
+    <w:rsid w:val="00410AC2"/>
+    <w:rsid w:val="004123FC"/>
+    <w:rsid w:val="00413D8C"/>
+    <w:rsid w:val="00420D17"/>
+    <w:rsid w:val="00421C45"/>
+    <w:rsid w:val="00422300"/>
+    <w:rsid w:val="0042262A"/>
+    <w:rsid w:val="00424EC0"/>
+    <w:rsid w:val="00425174"/>
+    <w:rsid w:val="00433BAA"/>
+    <w:rsid w:val="00434A0A"/>
+    <w:rsid w:val="00434E9A"/>
+    <w:rsid w:val="00436C93"/>
+    <w:rsid w:val="00437501"/>
+    <w:rsid w:val="00452C5D"/>
+    <w:rsid w:val="00454D84"/>
+    <w:rsid w:val="00457E62"/>
+    <w:rsid w:val="0046077A"/>
+    <w:rsid w:val="004613D0"/>
+    <w:rsid w:val="00464D85"/>
+    <w:rsid w:val="00466AA5"/>
+    <w:rsid w:val="00470C58"/>
+    <w:rsid w:val="00471EE9"/>
+    <w:rsid w:val="00472347"/>
+    <w:rsid w:val="004729C1"/>
+    <w:rsid w:val="004764EF"/>
+    <w:rsid w:val="00476C53"/>
+    <w:rsid w:val="00485E7A"/>
+    <w:rsid w:val="00493426"/>
+    <w:rsid w:val="004949D8"/>
+    <w:rsid w:val="004A29F9"/>
+    <w:rsid w:val="004A3BDB"/>
+    <w:rsid w:val="004A4B4A"/>
+    <w:rsid w:val="004B187F"/>
+    <w:rsid w:val="004B1983"/>
+    <w:rsid w:val="004B21AD"/>
+    <w:rsid w:val="004B29AF"/>
+    <w:rsid w:val="004B378B"/>
+    <w:rsid w:val="004B4E8F"/>
+    <w:rsid w:val="004B6D81"/>
+    <w:rsid w:val="004C0625"/>
+    <w:rsid w:val="004C0A40"/>
+    <w:rsid w:val="004C4841"/>
+    <w:rsid w:val="004D1B9D"/>
+    <w:rsid w:val="004D4F4A"/>
+    <w:rsid w:val="004D4F81"/>
+    <w:rsid w:val="004E356C"/>
+    <w:rsid w:val="004E37B5"/>
+    <w:rsid w:val="004F1231"/>
+    <w:rsid w:val="004F1BC6"/>
+    <w:rsid w:val="004F6CB7"/>
+    <w:rsid w:val="00500D57"/>
+    <w:rsid w:val="0050151E"/>
+    <w:rsid w:val="00501E73"/>
+    <w:rsid w:val="0050320D"/>
+    <w:rsid w:val="005059D9"/>
+    <w:rsid w:val="005063A7"/>
+    <w:rsid w:val="00506A50"/>
+    <w:rsid w:val="005074E9"/>
+    <w:rsid w:val="005107EF"/>
+    <w:rsid w:val="00510EC4"/>
+    <w:rsid w:val="00513A6F"/>
+    <w:rsid w:val="00513ABB"/>
+    <w:rsid w:val="00515050"/>
+    <w:rsid w:val="00515AA9"/>
+    <w:rsid w:val="005172C9"/>
+    <w:rsid w:val="00521F2A"/>
+    <w:rsid w:val="00522736"/>
+    <w:rsid w:val="005270E3"/>
+    <w:rsid w:val="00527DEE"/>
+    <w:rsid w:val="0053408E"/>
+    <w:rsid w:val="00535373"/>
+    <w:rsid w:val="00536C37"/>
+    <w:rsid w:val="0054381F"/>
+    <w:rsid w:val="00556732"/>
+    <w:rsid w:val="00556DCA"/>
+    <w:rsid w:val="005609A4"/>
+    <w:rsid w:val="00564AE3"/>
+    <w:rsid w:val="00564B62"/>
+    <w:rsid w:val="0056736F"/>
+    <w:rsid w:val="00567B22"/>
+    <w:rsid w:val="00570865"/>
+    <w:rsid w:val="005714FF"/>
+    <w:rsid w:val="00573FB6"/>
+    <w:rsid w:val="00574A92"/>
+    <w:rsid w:val="00577B84"/>
+    <w:rsid w:val="00580FC7"/>
+    <w:rsid w:val="00583379"/>
+    <w:rsid w:val="00585B73"/>
+    <w:rsid w:val="00590E7C"/>
+    <w:rsid w:val="005956FE"/>
+    <w:rsid w:val="00597891"/>
+    <w:rsid w:val="005A1212"/>
+    <w:rsid w:val="005A24DC"/>
+    <w:rsid w:val="005A61AD"/>
+    <w:rsid w:val="005B1333"/>
+    <w:rsid w:val="005B251C"/>
+    <w:rsid w:val="005B4A26"/>
+    <w:rsid w:val="005C13BA"/>
+    <w:rsid w:val="005C6293"/>
+    <w:rsid w:val="005D1A03"/>
+    <w:rsid w:val="005D7CB0"/>
+    <w:rsid w:val="005E41BC"/>
+    <w:rsid w:val="005E4D86"/>
+    <w:rsid w:val="005E5268"/>
+    <w:rsid w:val="005F261A"/>
+    <w:rsid w:val="005F3C03"/>
+    <w:rsid w:val="005F52D2"/>
+    <w:rsid w:val="005F6114"/>
+    <w:rsid w:val="005F6BD8"/>
+    <w:rsid w:val="005F7C69"/>
+    <w:rsid w:val="00600EE7"/>
+    <w:rsid w:val="006020BD"/>
+    <w:rsid w:val="00602579"/>
+    <w:rsid w:val="006110CC"/>
+    <w:rsid w:val="00611297"/>
+    <w:rsid w:val="00614140"/>
+    <w:rsid w:val="00616BD5"/>
+    <w:rsid w:val="00617208"/>
+    <w:rsid w:val="00621DE1"/>
+    <w:rsid w:val="006261C1"/>
+    <w:rsid w:val="0062666F"/>
+    <w:rsid w:val="006272C0"/>
+    <w:rsid w:val="00633318"/>
+    <w:rsid w:val="00634852"/>
+    <w:rsid w:val="00634BA0"/>
+    <w:rsid w:val="0063730B"/>
+    <w:rsid w:val="0064570E"/>
+    <w:rsid w:val="0064756C"/>
+    <w:rsid w:val="006477E8"/>
+    <w:rsid w:val="006572BD"/>
+    <w:rsid w:val="00662904"/>
+    <w:rsid w:val="00663A7D"/>
+    <w:rsid w:val="00664C39"/>
+    <w:rsid w:val="00664EA6"/>
+    <w:rsid w:val="00670A9C"/>
+    <w:rsid w:val="00670F39"/>
+    <w:rsid w:val="00671D5A"/>
+    <w:rsid w:val="00672EE1"/>
+    <w:rsid w:val="00681FBB"/>
+    <w:rsid w:val="00682AA9"/>
+    <w:rsid w:val="00693DC0"/>
+    <w:rsid w:val="006950F4"/>
+    <w:rsid w:val="00695D93"/>
+    <w:rsid w:val="006A472E"/>
+    <w:rsid w:val="006A5BCA"/>
+    <w:rsid w:val="006A6686"/>
+    <w:rsid w:val="006A9829"/>
+    <w:rsid w:val="006B0A89"/>
+    <w:rsid w:val="006B218F"/>
+    <w:rsid w:val="006B2B45"/>
+    <w:rsid w:val="006B6432"/>
+    <w:rsid w:val="006B67AB"/>
+    <w:rsid w:val="006B7C44"/>
+    <w:rsid w:val="006C2612"/>
+    <w:rsid w:val="006C5B50"/>
+    <w:rsid w:val="006C5DA3"/>
+    <w:rsid w:val="006C6DFD"/>
+    <w:rsid w:val="006C769B"/>
+    <w:rsid w:val="006D6FF6"/>
+    <w:rsid w:val="006E113F"/>
+    <w:rsid w:val="006E194A"/>
+    <w:rsid w:val="006E23B3"/>
+    <w:rsid w:val="006E4EEC"/>
+    <w:rsid w:val="006E74D1"/>
+    <w:rsid w:val="006E7570"/>
+    <w:rsid w:val="006E77EC"/>
+    <w:rsid w:val="006F1816"/>
+    <w:rsid w:val="006F1D5B"/>
+    <w:rsid w:val="006F2DF6"/>
+    <w:rsid w:val="006F3E23"/>
+    <w:rsid w:val="00702372"/>
+    <w:rsid w:val="00702F82"/>
+    <w:rsid w:val="00707B0B"/>
+    <w:rsid w:val="007105F4"/>
+    <w:rsid w:val="00710766"/>
+    <w:rsid w:val="007117FE"/>
+    <w:rsid w:val="00713108"/>
+    <w:rsid w:val="00713443"/>
+    <w:rsid w:val="007140ED"/>
+    <w:rsid w:val="00714E44"/>
+    <w:rsid w:val="00716B55"/>
+    <w:rsid w:val="00721D13"/>
+    <w:rsid w:val="00723411"/>
+    <w:rsid w:val="00724277"/>
+    <w:rsid w:val="007251FA"/>
+    <w:rsid w:val="00727772"/>
+    <w:rsid w:val="0073022B"/>
+    <w:rsid w:val="00730771"/>
+    <w:rsid w:val="0073298A"/>
+    <w:rsid w:val="00735919"/>
+    <w:rsid w:val="007377AB"/>
+    <w:rsid w:val="00745F0E"/>
+    <w:rsid w:val="007473F9"/>
+    <w:rsid w:val="00751299"/>
+    <w:rsid w:val="00753333"/>
+    <w:rsid w:val="007633B2"/>
+    <w:rsid w:val="00765179"/>
+    <w:rsid w:val="00772FA4"/>
+    <w:rsid w:val="007740A0"/>
+    <w:rsid w:val="007801E8"/>
+    <w:rsid w:val="00781ACA"/>
+    <w:rsid w:val="00784F6C"/>
+    <w:rsid w:val="00786DEC"/>
+    <w:rsid w:val="00790775"/>
+    <w:rsid w:val="007908FB"/>
+    <w:rsid w:val="00791D6A"/>
+    <w:rsid w:val="00793524"/>
+    <w:rsid w:val="00794153"/>
+    <w:rsid w:val="00795046"/>
+    <w:rsid w:val="007963FB"/>
+    <w:rsid w:val="00797829"/>
+    <w:rsid w:val="007A27CB"/>
+    <w:rsid w:val="007A4E2A"/>
+    <w:rsid w:val="007A707B"/>
+    <w:rsid w:val="007B18C0"/>
+    <w:rsid w:val="007B3A93"/>
+    <w:rsid w:val="007B5739"/>
+    <w:rsid w:val="007C0017"/>
+    <w:rsid w:val="007C0129"/>
+    <w:rsid w:val="007C0FE3"/>
+    <w:rsid w:val="007C10CF"/>
+    <w:rsid w:val="007C1171"/>
+    <w:rsid w:val="007C152E"/>
+    <w:rsid w:val="007C337F"/>
+    <w:rsid w:val="007C384B"/>
+    <w:rsid w:val="007C6650"/>
+    <w:rsid w:val="007D015B"/>
+    <w:rsid w:val="007D3A16"/>
+    <w:rsid w:val="007D479F"/>
+    <w:rsid w:val="007D7A5F"/>
+    <w:rsid w:val="007E0722"/>
+    <w:rsid w:val="007E18C5"/>
+    <w:rsid w:val="007E2381"/>
+    <w:rsid w:val="007E4ECC"/>
+    <w:rsid w:val="007E7A77"/>
+    <w:rsid w:val="007E7AAC"/>
+    <w:rsid w:val="007E7E43"/>
+    <w:rsid w:val="007F3628"/>
+    <w:rsid w:val="007F7A4B"/>
+    <w:rsid w:val="00801748"/>
+    <w:rsid w:val="008032F0"/>
+    <w:rsid w:val="0080510F"/>
+    <w:rsid w:val="008054F1"/>
+    <w:rsid w:val="0080588E"/>
+    <w:rsid w:val="00810432"/>
+    <w:rsid w:val="008128E3"/>
+    <w:rsid w:val="00815C3A"/>
+    <w:rsid w:val="008243B1"/>
+    <w:rsid w:val="00827F90"/>
+    <w:rsid w:val="0083207B"/>
+    <w:rsid w:val="00835E88"/>
+    <w:rsid w:val="0084444D"/>
+    <w:rsid w:val="00844FAA"/>
+    <w:rsid w:val="00845AA5"/>
+    <w:rsid w:val="0084722B"/>
+    <w:rsid w:val="00850397"/>
+    <w:rsid w:val="00855A0B"/>
+    <w:rsid w:val="00863E25"/>
+    <w:rsid w:val="008652A3"/>
+    <w:rsid w:val="00870C14"/>
+    <w:rsid w:val="00874F07"/>
+    <w:rsid w:val="00876E1A"/>
+    <w:rsid w:val="00877BD0"/>
+    <w:rsid w:val="00884335"/>
+    <w:rsid w:val="00890229"/>
+    <w:rsid w:val="00890B0C"/>
+    <w:rsid w:val="008914D7"/>
+    <w:rsid w:val="00891643"/>
+    <w:rsid w:val="00892BCE"/>
+    <w:rsid w:val="00892E1A"/>
+    <w:rsid w:val="008961EC"/>
+    <w:rsid w:val="008964D0"/>
+    <w:rsid w:val="00897553"/>
+    <w:rsid w:val="00897E28"/>
+    <w:rsid w:val="008B1377"/>
+    <w:rsid w:val="008B35EE"/>
+    <w:rsid w:val="008B3BF6"/>
+    <w:rsid w:val="008B6FD1"/>
+    <w:rsid w:val="008B7930"/>
+    <w:rsid w:val="008C034B"/>
+    <w:rsid w:val="008C4A00"/>
+    <w:rsid w:val="008C5868"/>
+    <w:rsid w:val="008C7580"/>
+    <w:rsid w:val="008C7C22"/>
+    <w:rsid w:val="008D4B72"/>
+    <w:rsid w:val="008D4EA6"/>
+    <w:rsid w:val="008E0F3D"/>
+    <w:rsid w:val="008E37E8"/>
+    <w:rsid w:val="008E44D3"/>
+    <w:rsid w:val="008E4EBD"/>
+    <w:rsid w:val="008E660F"/>
+    <w:rsid w:val="008F594B"/>
+    <w:rsid w:val="00900331"/>
+    <w:rsid w:val="00900D94"/>
+    <w:rsid w:val="0090324A"/>
+    <w:rsid w:val="00906054"/>
+    <w:rsid w:val="009115C4"/>
+    <w:rsid w:val="00911FA8"/>
+    <w:rsid w:val="009120DD"/>
+    <w:rsid w:val="009134A2"/>
+    <w:rsid w:val="00915276"/>
+    <w:rsid w:val="00920214"/>
+    <w:rsid w:val="00921B07"/>
+    <w:rsid w:val="0092592E"/>
+    <w:rsid w:val="009361C3"/>
+    <w:rsid w:val="0093667C"/>
+    <w:rsid w:val="00936963"/>
+    <w:rsid w:val="009402EB"/>
+    <w:rsid w:val="009418B3"/>
+    <w:rsid w:val="00947AEE"/>
+    <w:rsid w:val="00951A6D"/>
+    <w:rsid w:val="00952EBA"/>
+    <w:rsid w:val="00954EF6"/>
+    <w:rsid w:val="0095531E"/>
+    <w:rsid w:val="00956F6C"/>
+    <w:rsid w:val="00960B4E"/>
+    <w:rsid w:val="00965CAC"/>
+    <w:rsid w:val="009665EA"/>
+    <w:rsid w:val="00966A9B"/>
+    <w:rsid w:val="00967DB8"/>
+    <w:rsid w:val="0097142B"/>
+    <w:rsid w:val="00972619"/>
+    <w:rsid w:val="00973B89"/>
+    <w:rsid w:val="00973BB9"/>
+    <w:rsid w:val="009740F9"/>
+    <w:rsid w:val="00975353"/>
+    <w:rsid w:val="009765C0"/>
+    <w:rsid w:val="00977B4E"/>
+    <w:rsid w:val="009851F7"/>
+    <w:rsid w:val="009857B0"/>
+    <w:rsid w:val="00985E31"/>
+    <w:rsid w:val="009865C3"/>
+    <w:rsid w:val="0099186F"/>
+    <w:rsid w:val="00993FFC"/>
+    <w:rsid w:val="00995B35"/>
+    <w:rsid w:val="00995CB6"/>
+    <w:rsid w:val="00996C0C"/>
+    <w:rsid w:val="009A04A8"/>
+    <w:rsid w:val="009A176C"/>
+    <w:rsid w:val="009A1991"/>
+    <w:rsid w:val="009A2A7F"/>
+    <w:rsid w:val="009A5642"/>
+    <w:rsid w:val="009A65EB"/>
+    <w:rsid w:val="009D19B9"/>
+    <w:rsid w:val="009D3AD3"/>
+    <w:rsid w:val="009D5BBB"/>
+    <w:rsid w:val="009E0343"/>
+    <w:rsid w:val="009E038E"/>
+    <w:rsid w:val="009F09C3"/>
+    <w:rsid w:val="009F150C"/>
+    <w:rsid w:val="009F3BC5"/>
+    <w:rsid w:val="009F5E6E"/>
+    <w:rsid w:val="009F6C7B"/>
+    <w:rsid w:val="00A12B3C"/>
+    <w:rsid w:val="00A25C17"/>
+    <w:rsid w:val="00A278B9"/>
+    <w:rsid w:val="00A40405"/>
+    <w:rsid w:val="00A404AF"/>
+    <w:rsid w:val="00A4226B"/>
+    <w:rsid w:val="00A4390C"/>
+    <w:rsid w:val="00A45679"/>
+    <w:rsid w:val="00A46F60"/>
+    <w:rsid w:val="00A51213"/>
+    <w:rsid w:val="00A51ECE"/>
+    <w:rsid w:val="00A52221"/>
+    <w:rsid w:val="00A52824"/>
+    <w:rsid w:val="00A551F6"/>
+    <w:rsid w:val="00A55E66"/>
+    <w:rsid w:val="00A60AFA"/>
+    <w:rsid w:val="00A62EA0"/>
+    <w:rsid w:val="00A64343"/>
+    <w:rsid w:val="00A64E6C"/>
+    <w:rsid w:val="00A67419"/>
+    <w:rsid w:val="00A70CEA"/>
+    <w:rsid w:val="00A82BCC"/>
+    <w:rsid w:val="00A84252"/>
+    <w:rsid w:val="00A9077C"/>
+    <w:rsid w:val="00A96268"/>
+    <w:rsid w:val="00AA00F5"/>
+    <w:rsid w:val="00AA0136"/>
+    <w:rsid w:val="00AA0A0C"/>
+    <w:rsid w:val="00AA10D6"/>
+    <w:rsid w:val="00AA3946"/>
+    <w:rsid w:val="00AB1D69"/>
+    <w:rsid w:val="00AB251A"/>
+    <w:rsid w:val="00AB30FA"/>
+    <w:rsid w:val="00AB3B7E"/>
+    <w:rsid w:val="00AB72E0"/>
+    <w:rsid w:val="00AB7525"/>
+    <w:rsid w:val="00AC204E"/>
+    <w:rsid w:val="00AC5BAC"/>
+    <w:rsid w:val="00AD00DF"/>
+    <w:rsid w:val="00AD15FB"/>
+    <w:rsid w:val="00AD1AC5"/>
+    <w:rsid w:val="00AD1D16"/>
+    <w:rsid w:val="00AD26DC"/>
+    <w:rsid w:val="00AD2B1D"/>
+    <w:rsid w:val="00AD3CBA"/>
+    <w:rsid w:val="00AD516D"/>
+    <w:rsid w:val="00AD523F"/>
+    <w:rsid w:val="00AD7139"/>
+    <w:rsid w:val="00AE3E33"/>
+    <w:rsid w:val="00AE5C0E"/>
+    <w:rsid w:val="00AF372F"/>
+    <w:rsid w:val="00AF508E"/>
+    <w:rsid w:val="00AF6BC5"/>
+    <w:rsid w:val="00AF6D8E"/>
+    <w:rsid w:val="00B01D04"/>
+    <w:rsid w:val="00B038E6"/>
+    <w:rsid w:val="00B05025"/>
+    <w:rsid w:val="00B05C76"/>
+    <w:rsid w:val="00B12A19"/>
+    <w:rsid w:val="00B131CB"/>
+    <w:rsid w:val="00B13667"/>
+    <w:rsid w:val="00B13FA2"/>
+    <w:rsid w:val="00B14AF8"/>
+    <w:rsid w:val="00B16E8C"/>
+    <w:rsid w:val="00B178EA"/>
+    <w:rsid w:val="00B22CDE"/>
+    <w:rsid w:val="00B23FD8"/>
+    <w:rsid w:val="00B256E7"/>
+    <w:rsid w:val="00B26822"/>
+    <w:rsid w:val="00B316EE"/>
+    <w:rsid w:val="00B34CCA"/>
+    <w:rsid w:val="00B40886"/>
+    <w:rsid w:val="00B418F3"/>
+    <w:rsid w:val="00B51662"/>
+    <w:rsid w:val="00B51FE7"/>
+    <w:rsid w:val="00B55029"/>
+    <w:rsid w:val="00B65D2E"/>
+    <w:rsid w:val="00B678E6"/>
+    <w:rsid w:val="00B736A7"/>
+    <w:rsid w:val="00B742B7"/>
+    <w:rsid w:val="00B7482B"/>
+    <w:rsid w:val="00B74CFF"/>
+    <w:rsid w:val="00B74E92"/>
+    <w:rsid w:val="00B8145D"/>
+    <w:rsid w:val="00B83860"/>
+    <w:rsid w:val="00B84C49"/>
+    <w:rsid w:val="00B851CA"/>
+    <w:rsid w:val="00B85390"/>
+    <w:rsid w:val="00B86695"/>
+    <w:rsid w:val="00B87110"/>
+    <w:rsid w:val="00B87AB6"/>
+    <w:rsid w:val="00B953D3"/>
+    <w:rsid w:val="00B95C2F"/>
+    <w:rsid w:val="00B96B93"/>
+    <w:rsid w:val="00BA0431"/>
+    <w:rsid w:val="00BA0DED"/>
+    <w:rsid w:val="00BA2E28"/>
+    <w:rsid w:val="00BA61F8"/>
+    <w:rsid w:val="00BB14A8"/>
+    <w:rsid w:val="00BC0CF6"/>
+    <w:rsid w:val="00BC61E2"/>
+    <w:rsid w:val="00BC62D8"/>
+    <w:rsid w:val="00BC6500"/>
+    <w:rsid w:val="00BC6FFF"/>
+    <w:rsid w:val="00BD1D04"/>
+    <w:rsid w:val="00BD22D5"/>
+    <w:rsid w:val="00BD29FE"/>
+    <w:rsid w:val="00BE20C4"/>
+    <w:rsid w:val="00BE2A65"/>
+    <w:rsid w:val="00BE42DE"/>
+    <w:rsid w:val="00BE4FA7"/>
+    <w:rsid w:val="00BF17A7"/>
+    <w:rsid w:val="00BF2C04"/>
+    <w:rsid w:val="00BF349E"/>
+    <w:rsid w:val="00BF7198"/>
+    <w:rsid w:val="00BF7F29"/>
+    <w:rsid w:val="00C03988"/>
+    <w:rsid w:val="00C04668"/>
+    <w:rsid w:val="00C0586F"/>
+    <w:rsid w:val="00C05D57"/>
+    <w:rsid w:val="00C104B2"/>
+    <w:rsid w:val="00C1151A"/>
+    <w:rsid w:val="00C11B0F"/>
+    <w:rsid w:val="00C15212"/>
+    <w:rsid w:val="00C17951"/>
+    <w:rsid w:val="00C210FF"/>
+    <w:rsid w:val="00C230AF"/>
+    <w:rsid w:val="00C24852"/>
+    <w:rsid w:val="00C25331"/>
+    <w:rsid w:val="00C25E66"/>
+    <w:rsid w:val="00C3498A"/>
+    <w:rsid w:val="00C364EB"/>
+    <w:rsid w:val="00C37A34"/>
+    <w:rsid w:val="00C37C7D"/>
+    <w:rsid w:val="00C37E5D"/>
+    <w:rsid w:val="00C40246"/>
+    <w:rsid w:val="00C4227A"/>
+    <w:rsid w:val="00C42435"/>
+    <w:rsid w:val="00C42E79"/>
+    <w:rsid w:val="00C43D6E"/>
+    <w:rsid w:val="00C46121"/>
+    <w:rsid w:val="00C475D8"/>
+    <w:rsid w:val="00C54FCE"/>
+    <w:rsid w:val="00C55150"/>
+    <w:rsid w:val="00C579FB"/>
+    <w:rsid w:val="00C61FE0"/>
+    <w:rsid w:val="00C634F5"/>
+    <w:rsid w:val="00C64CFD"/>
+    <w:rsid w:val="00C67D45"/>
+    <w:rsid w:val="00C72A48"/>
+    <w:rsid w:val="00C734EA"/>
+    <w:rsid w:val="00C73A30"/>
+    <w:rsid w:val="00C73BFF"/>
+    <w:rsid w:val="00C74EBC"/>
+    <w:rsid w:val="00C76865"/>
+    <w:rsid w:val="00C84529"/>
+    <w:rsid w:val="00C86B34"/>
+    <w:rsid w:val="00C86C9B"/>
+    <w:rsid w:val="00C87D95"/>
+    <w:rsid w:val="00C9305E"/>
+    <w:rsid w:val="00C93675"/>
+    <w:rsid w:val="00C94059"/>
+    <w:rsid w:val="00C974B3"/>
+    <w:rsid w:val="00CA0AD5"/>
+    <w:rsid w:val="00CA27B0"/>
+    <w:rsid w:val="00CA2C39"/>
+    <w:rsid w:val="00CA2C74"/>
+    <w:rsid w:val="00CA300C"/>
+    <w:rsid w:val="00CA3ADD"/>
+    <w:rsid w:val="00CA5311"/>
+    <w:rsid w:val="00CB406E"/>
+    <w:rsid w:val="00CB5635"/>
+    <w:rsid w:val="00CB6F27"/>
+    <w:rsid w:val="00CB783D"/>
+    <w:rsid w:val="00CC0E08"/>
+    <w:rsid w:val="00CC289B"/>
+    <w:rsid w:val="00CC5F39"/>
+    <w:rsid w:val="00CC6779"/>
+    <w:rsid w:val="00CC678D"/>
+    <w:rsid w:val="00CC78A2"/>
+    <w:rsid w:val="00CD27BA"/>
+    <w:rsid w:val="00CD4A13"/>
+    <w:rsid w:val="00CD4DDC"/>
+    <w:rsid w:val="00CE5846"/>
+    <w:rsid w:val="00CE7C9A"/>
+    <w:rsid w:val="00CF0C80"/>
+    <w:rsid w:val="00CF118E"/>
+    <w:rsid w:val="00CF1E63"/>
+    <w:rsid w:val="00CF39B3"/>
+    <w:rsid w:val="00CF7AF0"/>
+    <w:rsid w:val="00D04840"/>
+    <w:rsid w:val="00D05A7C"/>
+    <w:rsid w:val="00D06A11"/>
+    <w:rsid w:val="00D10011"/>
+    <w:rsid w:val="00D11DCE"/>
+    <w:rsid w:val="00D13B38"/>
+    <w:rsid w:val="00D13F4B"/>
+    <w:rsid w:val="00D14B2F"/>
+    <w:rsid w:val="00D177A8"/>
+    <w:rsid w:val="00D17C08"/>
+    <w:rsid w:val="00D231DD"/>
+    <w:rsid w:val="00D235CE"/>
+    <w:rsid w:val="00D30E63"/>
+    <w:rsid w:val="00D30FFC"/>
+    <w:rsid w:val="00D36F93"/>
+    <w:rsid w:val="00D37B9A"/>
+    <w:rsid w:val="00D41C7C"/>
+    <w:rsid w:val="00D42460"/>
+    <w:rsid w:val="00D4254D"/>
+    <w:rsid w:val="00D464B5"/>
+    <w:rsid w:val="00D50441"/>
+    <w:rsid w:val="00D522D3"/>
+    <w:rsid w:val="00D532C0"/>
+    <w:rsid w:val="00D578C8"/>
+    <w:rsid w:val="00D6012C"/>
+    <w:rsid w:val="00D612E3"/>
+    <w:rsid w:val="00D63851"/>
+    <w:rsid w:val="00D640BE"/>
+    <w:rsid w:val="00D66510"/>
+    <w:rsid w:val="00D71F62"/>
+    <w:rsid w:val="00D74BBE"/>
+    <w:rsid w:val="00D83218"/>
+    <w:rsid w:val="00D841AD"/>
+    <w:rsid w:val="00D875FE"/>
+    <w:rsid w:val="00D913E5"/>
+    <w:rsid w:val="00D92411"/>
+    <w:rsid w:val="00D92FF1"/>
+    <w:rsid w:val="00D9381D"/>
+    <w:rsid w:val="00D95750"/>
+    <w:rsid w:val="00D96509"/>
+    <w:rsid w:val="00D96D0D"/>
+    <w:rsid w:val="00DA286B"/>
+    <w:rsid w:val="00DA410F"/>
+    <w:rsid w:val="00DA59FF"/>
+    <w:rsid w:val="00DB62BC"/>
+    <w:rsid w:val="00DB6753"/>
+    <w:rsid w:val="00DC2EA1"/>
+    <w:rsid w:val="00DC3E96"/>
+    <w:rsid w:val="00DC56F6"/>
+    <w:rsid w:val="00DC65B1"/>
+    <w:rsid w:val="00DD32B0"/>
+    <w:rsid w:val="00DE3C34"/>
+    <w:rsid w:val="00DE49B6"/>
+    <w:rsid w:val="00DE5E11"/>
+    <w:rsid w:val="00DE5FF6"/>
+    <w:rsid w:val="00DF45B2"/>
+    <w:rsid w:val="00E00149"/>
+    <w:rsid w:val="00E012CB"/>
+    <w:rsid w:val="00E016E1"/>
+    <w:rsid w:val="00E07CD2"/>
+    <w:rsid w:val="00E12354"/>
+    <w:rsid w:val="00E132FD"/>
+    <w:rsid w:val="00E139AD"/>
+    <w:rsid w:val="00E1585B"/>
+    <w:rsid w:val="00E2030C"/>
+    <w:rsid w:val="00E21446"/>
+    <w:rsid w:val="00E22F6A"/>
+    <w:rsid w:val="00E249D8"/>
+    <w:rsid w:val="00E25A58"/>
+    <w:rsid w:val="00E33977"/>
+    <w:rsid w:val="00E35B61"/>
+    <w:rsid w:val="00E43F8E"/>
+    <w:rsid w:val="00E449CF"/>
+    <w:rsid w:val="00E45B3A"/>
+    <w:rsid w:val="00E53B02"/>
+    <w:rsid w:val="00E57194"/>
+    <w:rsid w:val="00E5789F"/>
+    <w:rsid w:val="00E6004E"/>
+    <w:rsid w:val="00E6068A"/>
+    <w:rsid w:val="00E60E5A"/>
+    <w:rsid w:val="00E61CDD"/>
+    <w:rsid w:val="00E64E98"/>
+    <w:rsid w:val="00E70043"/>
+    <w:rsid w:val="00E71330"/>
+    <w:rsid w:val="00E74295"/>
+    <w:rsid w:val="00E7518C"/>
+    <w:rsid w:val="00E75451"/>
+    <w:rsid w:val="00E763EB"/>
+    <w:rsid w:val="00E807C2"/>
+    <w:rsid w:val="00E80BCE"/>
+    <w:rsid w:val="00E82022"/>
+    <w:rsid w:val="00E822D8"/>
+    <w:rsid w:val="00E832A1"/>
+    <w:rsid w:val="00E864F4"/>
+    <w:rsid w:val="00E9007B"/>
+    <w:rsid w:val="00E9316B"/>
+    <w:rsid w:val="00E936C8"/>
+    <w:rsid w:val="00E93903"/>
+    <w:rsid w:val="00E95C5B"/>
+    <w:rsid w:val="00E9751E"/>
+    <w:rsid w:val="00EA6BA4"/>
+    <w:rsid w:val="00EB048A"/>
+    <w:rsid w:val="00EB24B2"/>
+    <w:rsid w:val="00EB2A41"/>
+    <w:rsid w:val="00EB503C"/>
+    <w:rsid w:val="00EC1CC4"/>
+    <w:rsid w:val="00EC2D5E"/>
+    <w:rsid w:val="00EC37A3"/>
+    <w:rsid w:val="00EC4BFC"/>
+    <w:rsid w:val="00EC5131"/>
+    <w:rsid w:val="00EC63BD"/>
+    <w:rsid w:val="00EC7E2B"/>
+    <w:rsid w:val="00ED087C"/>
+    <w:rsid w:val="00EE5878"/>
+    <w:rsid w:val="00EE5B0A"/>
+    <w:rsid w:val="00EE65F3"/>
+    <w:rsid w:val="00EE7CE7"/>
+    <w:rsid w:val="00EE7E2B"/>
+    <w:rsid w:val="00EF2BEC"/>
+    <w:rsid w:val="00EF452B"/>
+    <w:rsid w:val="00EF4899"/>
+    <w:rsid w:val="00F00EDA"/>
+    <w:rsid w:val="00F028EB"/>
+    <w:rsid w:val="00F04B97"/>
+    <w:rsid w:val="00F04E5D"/>
+    <w:rsid w:val="00F05470"/>
+    <w:rsid w:val="00F06FB4"/>
+    <w:rsid w:val="00F21535"/>
+    <w:rsid w:val="00F25922"/>
+    <w:rsid w:val="00F27112"/>
+    <w:rsid w:val="00F316D6"/>
+    <w:rsid w:val="00F3268D"/>
+    <w:rsid w:val="00F344A2"/>
+    <w:rsid w:val="00F35EEC"/>
+    <w:rsid w:val="00F3699B"/>
+    <w:rsid w:val="00F36DA9"/>
+    <w:rsid w:val="00F42AFA"/>
+    <w:rsid w:val="00F4376C"/>
+    <w:rsid w:val="00F45501"/>
+    <w:rsid w:val="00F50D55"/>
+    <w:rsid w:val="00F51D43"/>
+    <w:rsid w:val="00F5226F"/>
+    <w:rsid w:val="00F5266F"/>
+    <w:rsid w:val="00F556E0"/>
+    <w:rsid w:val="00F55D44"/>
+    <w:rsid w:val="00F60846"/>
+    <w:rsid w:val="00F613D0"/>
+    <w:rsid w:val="00F632A4"/>
+    <w:rsid w:val="00F665FB"/>
+    <w:rsid w:val="00F6732B"/>
+    <w:rsid w:val="00F701C8"/>
+    <w:rsid w:val="00F73F36"/>
+    <w:rsid w:val="00F74C97"/>
+    <w:rsid w:val="00F7691A"/>
+    <w:rsid w:val="00F803BC"/>
+    <w:rsid w:val="00F816D2"/>
+    <w:rsid w:val="00F82CD4"/>
+    <w:rsid w:val="00F83731"/>
+    <w:rsid w:val="00F8503F"/>
+    <w:rsid w:val="00F95558"/>
+    <w:rsid w:val="00F96EAB"/>
+    <w:rsid w:val="00FA1E89"/>
+    <w:rsid w:val="00FA402F"/>
+    <w:rsid w:val="00FA58D7"/>
+    <w:rsid w:val="00FA75E3"/>
+    <w:rsid w:val="00FB0C86"/>
+    <w:rsid w:val="00FB444E"/>
+    <w:rsid w:val="00FB5E6A"/>
+    <w:rsid w:val="00FB7052"/>
+    <w:rsid w:val="00FC4DD7"/>
+    <w:rsid w:val="00FD2C3B"/>
+    <w:rsid w:val="00FE1333"/>
+    <w:rsid w:val="00FE2DA6"/>
+    <w:rsid w:val="00FE353A"/>
+    <w:rsid w:val="00FE407C"/>
+    <w:rsid w:val="00FE4B90"/>
+    <w:rsid w:val="00FF0711"/>
+    <w:rsid w:val="00FF1108"/>
+    <w:rsid w:val="00FF34E8"/>
+    <w:rsid w:val="00FF6437"/>
+    <w:rsid w:val="010E7444"/>
+    <w:rsid w:val="013BBB1A"/>
+    <w:rsid w:val="0152BC64"/>
+    <w:rsid w:val="030D4B61"/>
+    <w:rsid w:val="035F59DA"/>
+    <w:rsid w:val="0464AFB1"/>
+    <w:rsid w:val="051D3D6B"/>
+    <w:rsid w:val="06446668"/>
+    <w:rsid w:val="086DDC28"/>
+    <w:rsid w:val="08F43D36"/>
+    <w:rsid w:val="09BF1D7A"/>
+    <w:rsid w:val="11991FA3"/>
+    <w:rsid w:val="12FD7493"/>
+    <w:rsid w:val="13B9D3A6"/>
+    <w:rsid w:val="1602A9A3"/>
+    <w:rsid w:val="180E600C"/>
+    <w:rsid w:val="1E6337CD"/>
+    <w:rsid w:val="1E7C1771"/>
+    <w:rsid w:val="1FDC7BBA"/>
+    <w:rsid w:val="209D4EDC"/>
+    <w:rsid w:val="20CD85B1"/>
+    <w:rsid w:val="20DC1E77"/>
+    <w:rsid w:val="2236F3F2"/>
+    <w:rsid w:val="2289DE03"/>
+    <w:rsid w:val="2425AE64"/>
+    <w:rsid w:val="246BAC0A"/>
+    <w:rsid w:val="277EE8CA"/>
+    <w:rsid w:val="28F91F87"/>
+    <w:rsid w:val="2CA7B7AD"/>
+    <w:rsid w:val="2D65DC48"/>
+    <w:rsid w:val="2D88289A"/>
+    <w:rsid w:val="2F9256FF"/>
+    <w:rsid w:val="309D3FA1"/>
+    <w:rsid w:val="30C4CF82"/>
+    <w:rsid w:val="32746795"/>
+    <w:rsid w:val="328A1BEF"/>
+    <w:rsid w:val="32D2F39C"/>
+    <w:rsid w:val="33691B8A"/>
+    <w:rsid w:val="3599D975"/>
+    <w:rsid w:val="36258DBB"/>
+    <w:rsid w:val="36BA8F52"/>
+    <w:rsid w:val="38565FB3"/>
+    <w:rsid w:val="3C77D0AE"/>
+    <w:rsid w:val="3CC62610"/>
+    <w:rsid w:val="3F843FE7"/>
+    <w:rsid w:val="3FF7A71B"/>
+    <w:rsid w:val="44EC6836"/>
+    <w:rsid w:val="45A55693"/>
+    <w:rsid w:val="46890DB6"/>
+    <w:rsid w:val="48317252"/>
+    <w:rsid w:val="48C191E6"/>
+    <w:rsid w:val="48DD38C4"/>
+    <w:rsid w:val="48FF20B9"/>
+    <w:rsid w:val="49BAA85C"/>
+    <w:rsid w:val="4BAF3AB2"/>
+    <w:rsid w:val="4C112082"/>
+    <w:rsid w:val="4CB10819"/>
+    <w:rsid w:val="4CF9C628"/>
+    <w:rsid w:val="4D7DB644"/>
+    <w:rsid w:val="4ED8065B"/>
+    <w:rsid w:val="4F4132E5"/>
+    <w:rsid w:val="50BD2E61"/>
+    <w:rsid w:val="51BF2C3B"/>
+    <w:rsid w:val="51C398D7"/>
+    <w:rsid w:val="51CCD0A5"/>
+    <w:rsid w:val="54952BCC"/>
+    <w:rsid w:val="5593C6B2"/>
+    <w:rsid w:val="5674B983"/>
+    <w:rsid w:val="570F7154"/>
+    <w:rsid w:val="58E4B90E"/>
+    <w:rsid w:val="5A19A9B2"/>
+    <w:rsid w:val="5BF0FB98"/>
+    <w:rsid w:val="5D114BB3"/>
+    <w:rsid w:val="5E4ED38B"/>
+    <w:rsid w:val="5ED85BC7"/>
+    <w:rsid w:val="5FC85E55"/>
+    <w:rsid w:val="60742C28"/>
+    <w:rsid w:val="618D0AAA"/>
+    <w:rsid w:val="6288AF0A"/>
+    <w:rsid w:val="6514DE4D"/>
+    <w:rsid w:val="65479D4B"/>
+    <w:rsid w:val="65A6D979"/>
+    <w:rsid w:val="672ECED2"/>
+    <w:rsid w:val="67D7309F"/>
+    <w:rsid w:val="69BE137A"/>
+    <w:rsid w:val="6A450462"/>
+    <w:rsid w:val="6BD695A2"/>
+    <w:rsid w:val="6D7F7ADC"/>
+    <w:rsid w:val="6E216CF3"/>
+    <w:rsid w:val="6FB7994E"/>
+    <w:rsid w:val="6FD2F752"/>
+    <w:rsid w:val="7164EA88"/>
+    <w:rsid w:val="71EB73CF"/>
+    <w:rsid w:val="7391CC04"/>
+    <w:rsid w:val="740E3E08"/>
+    <w:rsid w:val="743C92D7"/>
+    <w:rsid w:val="7597E7D9"/>
+    <w:rsid w:val="77054579"/>
+    <w:rsid w:val="792232FF"/>
+    <w:rsid w:val="7D32F766"/>
+    <w:rsid w:val="7D8FE7C2"/>
+    <w:rsid w:val="7ECEC7C7"/>
+    <w:rsid w:val="7F35B432"/>
+    <w:rsid w:val="7F6CA770"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="43CADFAE"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{5E6A10FF-7502-4FDE-A662-97A62E589E80}"/>
+  <w14:docId w14:val="16F4481E"/>
+  <w15:docId w15:val="{99D8EC56-D74E-4858-8A22-8CE75F363DA6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -11452,647 +22099,1231 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="006B46DC"/>
+    <w:rsid w:val="00781ACA"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA410F"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="32"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:aliases w:val=" Znak Znak Znak Znak,Znak Znak Znak Znak"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="60"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-    <w:name w:val="header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:aliases w:val=" Znak Znak Znak Znak Char,Znak Znak Znak Znak Char"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00DA410F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00DA410F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...3 lines deleted...]
-    <w:rsid w:val="0032174F"/>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00DA410F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text1">
     <w:name w:val="Text 1"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Text1Char"/>
-    <w:rsid w:val="0032174F"/>
+    <w:rsid w:val="00DA410F"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:ind w:left="850"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="zh-CN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Text1Char">
     <w:name w:val="Text 1 Char"/>
     <w:link w:val="Text1"/>
-    <w:rsid w:val="0032174F"/>
+    <w:rsid w:val="00DA410F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:aliases w:val="Footnote symbol,Footnote,Voetnootverwijzing,Footnote number,fr,o,Footnotemark,FR,Footnotemark1,Footnotemark2,FR1,Footnotemark3,FR2,Footnotemark4,FR3,Footnotemark5,FR4,Footnotemark6,Footnotemark7,Footnotemark8,FR5,Footnotemark11,F,SUPE"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DA410F"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="720"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:aliases w:val="List Bullet Char,List Bullet Char1 Char,List Bullet Char Char Char,List Bullet Char1 Char Char Char,List Bullet Char Char Char Char Char,List Bullet Char Char1,List Bullet Char1 Char Char1,List Bullet Char Char Char Char1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListBulletChar1"/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="2"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListBulletChar1">
+    <w:name w:val="List Bullet Char1"/>
+    <w:aliases w:val="List Bullet Char Char,List Bullet Char1 Char Char,List Bullet Char Char Char Char,List Bullet Char1 Char Char Char Char,List Bullet Char Char Char Char Char Char,List Bullet Char Char1 Char,List Bullet Char1 Char Char1 Char"/>
+    <w:link w:val="ListBullet"/>
+    <w:rsid w:val="00DA410F"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListDash">
+    <w:name w:val="List Dash"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="me-testo">
+    <w:name w:val="me-testo"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:lang w:eastAsia="ko-KR"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normal--char">
+    <w:name w:val="normal--char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00DA410F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Signature">
+    <w:name w:val="Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5103"/>
+      </w:tabs>
+      <w:spacing w:before="1200"/>
+      <w:ind w:left="5103"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Copies">
+    <w:name w:val="Copies"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2552"/>
+        <w:tab w:val="left" w:pos="2835"/>
+        <w:tab w:val="left" w:pos="5670"/>
+        <w:tab w:val="left" w:pos="6379"/>
+        <w:tab w:val="left" w:pos="6804"/>
+      </w:tabs>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="1985" w:hanging="1985"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NoteHead">
+    <w:name w:val="NoteHead"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:spacing w:before="720" w:after="720"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:smallCaps/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Enclosures">
+    <w:name w:val="Enclosures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="5670"/>
+      </w:tabs>
+      <w:spacing w:before="480"/>
+      <w:ind w:left="1985" w:hanging="1985"/>
+    </w:pPr>
+    <w:rPr>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="NumPar1">
+    <w:name w:val="NumPar 1"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Text1"/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:spacing w:before="0" w:after="240"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00DA410F"/>
+    <w:pPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0032174F"/>
+    <w:rsid w:val="00670A9C"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4513"/>
-        <w:tab w:val="right" w:pos="9026"/>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
-  </w:style>
-[...57 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D0118E"/>
+    <w:rsid w:val="00730771"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D0118E"/>
+    <w:rsid w:val="00730771"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D0118E"/>
+    <w:rsid w:val="00730771"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00CB5635"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-GB"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00CB5635"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="24"/>
+      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D0118E"/>
+    <w:rsid w:val="00060716"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
+    <w:rsid w:val="00060716"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D0118E"/>
+    <w:rsid w:val="00060716"/>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:eastAsia="Times New Roman" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:rsid w:val="003154CD"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00583379"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF0711"/>
+    <w:pPr>
+      <w:spacing w:before="360" w:after="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman Bold" w:hAnsi="Times New Roman Bold"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:kern w:val="28"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="00FF0711"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman Bold" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman Bold" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
-    <w:uiPriority w:val="99"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00D85870"/>
+    <w:rsid w:val="004729C1"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="004729C1"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D640BE"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent5">
+    <w:name w:val="Grid Table 4 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00772FA4"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="92CDDC" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4BACC6" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D85870"/>
+    <w:rsid w:val="00556DCA"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:rsid w:val="00764E79"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F04B97"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
-      <w:u w:val="single"/>
+      <w:lang w:eastAsia="zh-CN"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Text2">
+    <w:name w:val="Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="Text2Char1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FA1E89"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="2160"/>
+      </w:tabs>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+      <w:ind w:left="1077"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Text2Char1">
+    <w:name w:val="Text 2 Char1"/>
+    <w:link w:val="Text2"/>
+    <w:rsid w:val="00FA1E89"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:rsid w:val="001D72E4"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0008506D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="182594990">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="388579986">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="570772006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="660890298">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="858660923">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1064140286">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1293512552">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1406877449">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1446657658">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2111926410">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanctionsmap.eu/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sanctionsmap.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://esignature.ec.europa.eu/efda/tl-browser/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ec.europa.eu/cefdigital/DSS/webapp-demo/validation" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webgate.ec.europa.eu/tl-browser/" TargetMode="External"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sanctionsmap.eu/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sanctionsmap.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010046C84F04A17A5842B69EED2D58B51293" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4e04c73f5510002cbbac0d3b7ec15f11">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f0239a4-212f-4ed0-a463-5465c95d0bbd" xmlns:ns3="57450573-3b95-4bba-b0ff-f425948c1ae7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e41d9dfce3d14cf458f347f32afd86fb" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010046C84F04A17A5842B69EED2D58B51293" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="840917ab228457b47454bfec38278476">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4f0239a4-212f-4ed0-a463-5465c95d0bbd" xmlns:ns3="57450573-3b95-4bba-b0ff-f425948c1ae7" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="eec9f553bd42ad19d372a1e26b4da066" ns2:_="" ns3:_="">
     <xsd:import namespace="4f0239a4-212f-4ed0-a463-5465c95d0bbd"/>
     <xsd:import namespace="57450573-3b95-4bba-b0ff-f425948c1ae7"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4f0239a4-212f-4ed0-a463-5465c95d0bbd" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
@@ -12171,50 +23402,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="ede42cbc-566b-46c9-aea5-a71cdcd36d8f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="25" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -12274,148 +23510,201 @@
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <TaxCatchAll xmlns="4f0239a4-212f-4ed0-a463-5465c95d0bbd">
+      <Value>1690</Value>
+      <Value>1691</Value>
+      <Value>122</Value>
+      <Value>1708</Value>
+    </TaxCatchAll>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="57450573-3b95-4bba-b0ff-f425948c1ae7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <TaxCatchAll xmlns="4f0239a4-212f-4ed0-a463-5465c95d0bbd" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5459E37A-484D-4B22-A1A9-743238452660}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0FEC6A05-3D1C-498D-89E6-DD5CCEBC6C77}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65531FFA-1C78-4485-938C-9C491820DDD7}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC78E283-07B6-4677-B0CA-86BCC92994C6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="d3c1eb4e-7577-42ef-991f-7d064735e0e5"/>
+    <ds:schemaRef ds:uri="709adcc9-ab81-486f-827d-c1c5fd362e71"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5326290-4D62-4E0F-9A37-0361B4115CEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1467763-A99C-44E7-8D93-74C1CD158836}">
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CE8DF1CF-2FCC-479D-9B01-C172A8068A0F}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...29 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>13087</Characters>
+  <Pages>11</Pages>
+  <Words>3980</Words>
+  <Characters>21136</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>571</Lines>
+  <Paragraphs>353</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>European Environment Agency</Company>
+  <Company>European Commission</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15352</CharactersWithSpaces>
+  <CharactersWithSpaces>24763</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Model Declaration on Honour</dc:title>
   <dc:subject/>
-  <dc:creator>Olivier CORNU</dc:creator>
+  <dc:creator>JanSaloni</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Order">
+    <vt:lpwstr>34000.0000000000</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010046C84F04A17A5842B69EED2D58B51293</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_dlc_DocIdItemGuid">
+    <vt:lpwstr>6b9512d5-527b-4647-b14e-5fb075866ffa</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SetDate">
+    <vt:lpwstr>2022-01-27T20:45:54Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Method">
+    <vt:lpwstr>Privileged</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_Name">
+    <vt:lpwstr>Commission Use</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_SiteId">
+    <vt:lpwstr>b24c8b06-522c-46fe-9080-70926f8dddb1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ActionId">
+    <vt:lpwstr>63e04f9b-613e-49a6-b881-46030ecf5e2a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_6bd9ddd1-4d20-43f6-abfa-fc3c07406f94_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="BUDGpediaBranch">
+    <vt:lpwstr>1691;#Implementation instruments|ab98260c-215e-48ff-a9c7-5b9eab89452a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="BUDGpediaAccessLevel">
     <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="BUDGpediaParentPage">
+    <vt:lpwstr>1708;#Procurement|cbaf08e6-4c36-47f0-9529-16dc4889209a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="BUDGpediaDocumentNature">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="OwnerUnit">
+    <vt:lpwstr>1690;#BUDG.E.2|5dceb2d7-c9f5-4739-a087-de38c229e979</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Language">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Pillar">
+    <vt:lpwstr>122;#LEGAL FRAMEWORK|9afda264-c8b9-45ff-9bb8-61ede7f6cb10</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_b1f08a4a-3048-4b8f-8eeb-74c828f94533_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_b1f08a4a-3048-4b8f-8eeb-74c828f94533_SetDate">
+    <vt:lpwstr>2026-09-15T11:04:52Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_b1f08a4a-3048-4b8f-8eeb-74c828f94533_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_b1f08a4a-3048-4b8f-8eeb-74c828f94533_Name">
+    <vt:lpwstr>NORMAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_b1f08a4a-3048-4b8f-8eeb-74c828f94533_SiteId">
+    <vt:lpwstr>be2e7bea-b493-4de5-bbc5-8b4a6a235600</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_b1f08a4a-3048-4b8f-8eeb-74c828f94533_ActionId">
+    <vt:lpwstr>5c1e8cbe-ae14-48a1-a4ab-64f360686a08</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="MSIP_Label_b1f08a4a-3048-4b8f-8eeb-74c828f94533_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="MSIP_Label_b1f08a4a-3048-4b8f-8eeb-74c828f94533_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>